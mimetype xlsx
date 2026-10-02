--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -128,57 +128,57 @@
   <si>
     <t>ELENA B.ONOFRE</t>
   </si>
   <si>
     <t>K7068-70461</t>
   </si>
   <si>
     <t>ROGELIO C.BALUYUT</t>
   </si>
   <si>
     <t>K7126-67641</t>
   </si>
   <si>
     <t>Shierly Dizon</t>
   </si>
   <si>
     <t>K7068-70396</t>
   </si>
   <si>
     <t>ABELARDO V CALMA JR</t>
   </si>
   <si>
     <t>K7058-67772</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rodolfo esguerra</t>
+    <t>Rodolfo esguerra</t>
   </si>
   <si>
     <t>K7124-67260</t>
   </si>
   <si>
-    <t xml:space="preserve">CARLOS M. CONCEPCION </t>
+    <t>CARLOS M. CONCEPCION</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NFE 5764</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>NORBERT</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>BRYAN BANTING</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>