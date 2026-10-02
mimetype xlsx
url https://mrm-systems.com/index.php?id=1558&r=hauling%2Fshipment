--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -83,93 +83,93 @@
   <si>
     <t>K7061-67115</t>
   </si>
   <si>
     <t>Arlene Nugal</t>
   </si>
   <si>
     <t>K7124-67342</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>JANET PRESTO</t>
   </si>
   <si>
     <t>K7074-70874</t>
   </si>
   <si>
     <t>Digna deguzman biasaga</t>
   </si>
   <si>
     <t>K7016-81412</t>
   </si>
   <si>
-    <t xml:space="preserve">ARISTOTLE PRADO </t>
+    <t>ARISTOTLE PRADO</t>
   </si>
   <si>
     <t>K7074-75079</t>
   </si>
   <si>
     <t>ROSALES PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPHUS BOBBY SANCHEZ </t>
+    <t>JOSEPHUS BOBBY SANCHEZ</t>
   </si>
   <si>
     <t>K7068-75372</t>
   </si>
   <si>
     <t>LYDIA O.LUCENA</t>
   </si>
   <si>
     <t>K7073-72094</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>JEANICA O. SALVADOR</t>
   </si>
   <si>
     <t>K7017-68813</t>
   </si>
   <si>
     <t>BENJAMIN C ABACCO</t>
   </si>
   <si>
     <t>K7068-72561</t>
   </si>
   <si>
-    <t xml:space="preserve">ALDRIN VALDEZ </t>
+    <t>ALDRIN VALDEZ</t>
   </si>
   <si>
     <t>K7061-67664</t>
   </si>
   <si>
-    <t xml:space="preserve">Edwin Dela Cruz </t>
+    <t>Edwin Dela Cruz</t>
   </si>
   <si>
     <t>K7063-71270</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
     <t>SARAH G.LASOY</t>
   </si>
   <si>
     <t>K7072-82950</t>
   </si>
   <si>
     <t>PACIENCIA PEDRALVEZ</t>
   </si>
   <si>
     <t>K7121-83583</t>
   </si>
   <si>
     <t>LAOAC PANGASINAN</t>
   </si>
   <si>
     <t>Crisanto T Barlongo</t>
   </si>
@@ -179,51 +179,51 @@
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
     <t>LAWRENCE SERRANO</t>
   </si>
   <si>
     <t>K7063-71052</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>ROSE V.SAMSON</t>
   </si>
   <si>
     <t>K5004-81543</t>
   </si>
   <si>
     <t>PERLA C. GUECO</t>
   </si>
   <si>
     <t>K7125-82811</t>
   </si>
   <si>
-    <t xml:space="preserve">EDWIN D SALAZAR </t>
+    <t>EDWIN D SALAZAR</t>
   </si>
   <si>
     <t>K7074-71625</t>
   </si>
   <si>
     <t>Geraldine a. Carreon</t>
   </si>
   <si>
     <t>K7017-69940</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>KIM SHAIRA PADILLA</t>
   </si>
   <si>
     <t>K6002-82522</t>
   </si>
   <si>
     <t>ARNEL J. SAPNU</t>
   </si>
   <si>
     <t>K7020-68082</t>
   </si>
@@ -263,57 +263,57 @@
   <si>
     <t>K7030-82991</t>
   </si>
   <si>
     <t>PERLA P LAMPA</t>
   </si>
   <si>
     <t>K7073-75113</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>GLENDA C.ORATE</t>
   </si>
   <si>
     <t>K7124-66860</t>
   </si>
   <si>
     <t>MRS CARMELITA S. DOMANTAY</t>
   </si>
   <si>
     <t>K7058-67087</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jason k  ngo</t>
+    <t>Jason k  ngo</t>
   </si>
   <si>
     <t>K7068-70582</t>
   </si>
   <si>
-    <t xml:space="preserve">SHIRLEY HABLO CEREZO </t>
+    <t>SHIRLEY HABLO CEREZO</t>
   </si>
   <si>
     <t>K7073-66771</t>
   </si>
   <si>
     <t>Ma Ryssa Angela V. Costales</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Obet</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Mack</t>
   </si>