--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5003-82785</t>
   </si>
   <si>
     <t>CITY OF CALAPAN (Capital) ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">ALICIA DELOS REYES MIGA </t>
+    <t>ALICIA DELOS REYES MIGA</t>
   </si>
   <si>
     <t>K5005-71465</t>
   </si>
   <si>
     <t>PINAMALAYAN ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>ALVINJIE MAJABA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Rmg908</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>