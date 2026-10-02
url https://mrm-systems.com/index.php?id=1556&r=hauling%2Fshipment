--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -86,75 +86,75 @@
   <si>
     <t>K7121-83583</t>
   </si>
   <si>
     <t>LAOAC PANGASINAN</t>
   </si>
   <si>
     <t>Crisanto T Barlongo</t>
   </si>
   <si>
     <t>K6002-82528</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>ARTHUR CALAYO</t>
   </si>
   <si>
     <t>K7123-83316</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOE JOE P. ANGOLO </t>
+    <t>JOE JOE P. ANGOLO</t>
   </si>
   <si>
     <t>K7123-82432</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>RUTH CUNTAPAY</t>
   </si>
   <si>
     <t>K7124-82707</t>
   </si>
   <si>
     <t>REMEDIOS R. ESPIRITU</t>
   </si>
   <si>
     <t>K7133-82498</t>
   </si>
   <si>
     <t>GAMU ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Princess danica eusebio </t>
+    <t>Princess danica eusebio</t>
   </si>
   <si>
     <t>K7124-83304</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>NESTOR MOISES</t>
   </si>
   <si>
     <t>K5002-82935</t>
   </si>
   <si>
     <t>SAN MARIANO ISABELA</t>
   </si>
   <si>
     <t>RHEA ROCHELLE PAGUIRAN</t>
   </si>
   <si>
     <t>K7129-83051</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
@@ -179,87 +179,87 @@
   <si>
     <t>RYAN V. GOMEZ</t>
   </si>
   <si>
     <t>K5004-82749</t>
   </si>
   <si>
     <t>LOU ANN B DIWA</t>
   </si>
   <si>
     <t>K7124-83687</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>JEFFREY BELTRAN</t>
   </si>
   <si>
     <t>K7121-83689</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Marcelina Ramirez </t>
+    <t>Marcelina Ramirez</t>
   </si>
   <si>
     <t>K7124-83201</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARILOU AGRAVE</t>
   </si>
   <si>
     <t>K5004-83310</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>CHRISTIAN CABUNGCAL</t>
   </si>
   <si>
     <t>K7123-83265</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN S. PASTRANA </t>
+    <t>JOHN S. PASTRANA</t>
   </si>
   <si>
     <t>K7058-82424</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rolando   d  guinto</t>
+    <t>Rolando   d  guinto</t>
   </si>
   <si>
     <t>K7073-83426</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>ROLINA VISDA</t>
   </si>
   <si>
     <t>K7026-82985</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>CHARLIE S. SILVA</t>
   </si>
   <si>
     <t>K5003-83697</t>
   </si>
   <si>
     <t>DELIA SALCEDO</t>
   </si>
@@ -296,78 +296,78 @@
   <si>
     <t>PERLA P LAMPA</t>
   </si>
   <si>
     <t>K5004-82900</t>
   </si>
   <si>
     <t>ANNIE P. CASTILLO</t>
   </si>
   <si>
     <t>K7026-82406</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>SEAN PAUL COLLINS</t>
   </si>
   <si>
     <t>K7058-83050</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">  Miguel   mawirat</t>
+    <t>Miguel   mawirat</t>
   </si>
   <si>
     <t>K5003-82503</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>alpha nacionales</t>
   </si>
   <si>
     <t>K7016-82410</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>ROSEMARIE DAPO</t>
   </si>
   <si>
     <t>K7133-81898</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Kevin javier </t>
+    <t>Kevin javier</t>
   </si>
   <si>
     <t>K7123-83180</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>CELSO CORTEZ</t>
   </si>
   <si>
     <t>K5004-83340</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>MILDRED DIAZ</t>
   </si>
   <si>
     <t>K5002-83083</t>
   </si>
   <si>
     <t>BALUNGAO PANGASINAN</t>
   </si>