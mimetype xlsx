--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -188,135 +188,135 @@
   <si>
     <t>DENNIS M. BERNABE</t>
   </si>
   <si>
     <t>K7074-69614</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>Benjie a. Samson</t>
   </si>
   <si>
     <t>K7073-66912</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>Catalina M. FERMIN</t>
   </si>
   <si>
     <t>K7125-64228</t>
   </si>
   <si>
-    <t xml:space="preserve">Marciana I Panahon </t>
+    <t>Marciana I Panahon</t>
   </si>
   <si>
     <t>K7063-69443</t>
   </si>
   <si>
     <t>LAUR NUEVA ECIJA</t>
   </si>
   <si>
     <t>SUSANA D PAGARIGAN</t>
   </si>
   <si>
     <t>K7068-71043</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>BRENDA RUBEN</t>
   </si>
   <si>
     <t>K7133-64782</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>VIOLETA CAWILE CORONADO</t>
   </si>
   <si>
     <t>K7123-67207</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMEO ESTRELLA </t>
+    <t>ROMEO ESTRELLA</t>
   </si>
   <si>
     <t>K7068-73586</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>RAYMUNDO B.GASPAR</t>
   </si>
   <si>
     <t>K5005-73476</t>
   </si>
   <si>
     <t>MYRA D. EVANGELISTA</t>
   </si>
   <si>
     <t>K7063-71123</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
     <t>JEEYA JOYCE GOMEZ</t>
   </si>
   <si>
     <t>K7068-74170</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>GERLIE C.BERNABE</t>
   </si>
   <si>
     <t>K5002-75746</t>
   </si>
   <si>
     <t>JAQUELINE A. GUEVARRA</t>
   </si>
   <si>
     <t>K7123-75544</t>
   </si>
   <si>
     <t>Salonita guieb</t>
   </si>
   <si>
     <t>K7069-75473</t>
   </si>
   <si>
-    <t xml:space="preserve">MARISSA A DELA CRUZ </t>
+    <t>MARISSA A DELA CRUZ</t>
   </si>
   <si>
     <t>K7121-72724</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>REYNALDO P RIVERA</t>
   </si>
   <si>
     <t>K7126-67505</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>Warlito Tobias Jr.</t>
   </si>
   <si>
     <t>K7030-75905</t>
   </si>
   <si>
     <t>ANN PACUBAS</t>
   </si>