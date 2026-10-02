--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -164,87 +164,87 @@
   <si>
     <t>K7017-70376</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>RAYMUNDA LAIGO</t>
   </si>
   <si>
     <t>K7069-71957</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>WELMER A GUINALDO</t>
   </si>
   <si>
     <t>K7020-71863</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPH A ACOSTA </t>
+    <t>JOSEPH A ACOSTA</t>
   </si>
   <si>
     <t>K7074-71544</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>Delia a. Seangoy</t>
   </si>
   <si>
     <t>K7020-71956</t>
   </si>
   <si>
     <t>QUEZON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMELIA D LEAL </t>
+    <t>ROMELIA D LEAL</t>
   </si>
   <si>
     <t>K7017-69988</t>
   </si>
   <si>
     <t>SAN ISIDRO ISABELA</t>
   </si>
   <si>
     <t>RODRIGO CAMPOS</t>
   </si>
   <si>
     <t>K7123-67421</t>
   </si>
   <si>
     <t>BACARRA ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSALINDA R PACADA </t>
+    <t>ROSALINDA R PACADA</t>
   </si>
   <si>
     <t>K5003-67247</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>Juanita Duldulao</t>
   </si>
   <si>
     <t>K7061-67371</t>
   </si>
   <si>
     <t>QUEZON NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Mary Jane Andrada</t>
   </si>
   <si>
     <t>K7093-70156</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
@@ -344,51 +344,51 @@
   <si>
     <t>K7020-71713</t>
   </si>
   <si>
     <t>PANTABANGAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARIONE B PATIAG</t>
   </si>
   <si>
     <t>K7129-67497</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>LAUREANA SALEM</t>
   </si>
   <si>
     <t>K5005-71817</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">LOUIS JOSEPP M. REYES </t>
+    <t>LOUIS JOSEPP M. REYES</t>
   </si>
   <si>
     <t>K7073-67525</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Joemar M. DE Rueda</t>
   </si>
   <si>
     <t>K7020-71872</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>ANITA A MIRANDA</t>
   </si>
   <si>
     <t>K7068-71578</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
@@ -494,150 +494,150 @@
   <si>
     <t>K7063-71324</t>
   </si>
   <si>
     <t>NAGBUKEL ILOCOS SUR</t>
   </si>
   <si>
     <t>ELMA P.PERALTA</t>
   </si>
   <si>
     <t>K7068-72043</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>ANTONETTE CABBAT / ANDRES PIDO</t>
   </si>
   <si>
     <t>K7058-67065</t>
   </si>
   <si>
     <t>QUIRINO (ANGKAKI) ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maynard   b gacayan</t>
+    <t>Maynard   b gacayan</t>
   </si>
   <si>
     <t>K7020-71699</t>
   </si>
   <si>
     <t>SAN EMILIO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">IRON MINE </t>
+    <t>IRON MINE</t>
   </si>
   <si>
     <t>K7121-75671</t>
   </si>
   <si>
     <t>CITY OF BATAC ILOCOS NORTE</t>
   </si>
   <si>
     <t>Joel P Clemente</t>
   </si>
   <si>
     <t>K7072-71793</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
   <si>
     <t>RIZA C. MORALES</t>
   </si>
   <si>
     <t>K7068-71475</t>
   </si>
   <si>
     <t>BANGAR LA UNION</t>
   </si>
   <si>
     <t>FRANCISCO GALUTAN</t>
   </si>
   <si>
     <t>K7073-67436</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>OPALYN SAMSON</t>
   </si>
   <si>
     <t>K7058-67460</t>
   </si>
   <si>
     <t>SAN GABRIEL LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">  Domar  f  dacumos </t>
+    <t>Domar  f  dacumos</t>
   </si>
   <si>
     <t>K7063-71425</t>
   </si>
   <si>
     <t>ANDA PANGASINAN</t>
   </si>
   <si>
     <t>VICTOR CATABAY</t>
   </si>
   <si>
     <t>K7068-71881</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHAEL G. MERCADO </t>
+    <t>MICHAEL G. MERCADO</t>
   </si>
   <si>
     <t>K7063-72066</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>MARCELINO CRUZ</t>
   </si>
   <si>
     <t>K7030-67208</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
     <t>OSCAR ZULUETA</t>
   </si>
   <si>
     <t>K7058-67087</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jason k  ngo</t>
+    <t>Jason k  ngo</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Loid</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>