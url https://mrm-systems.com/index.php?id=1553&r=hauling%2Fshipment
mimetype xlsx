--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -12,86 +12,638 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
-    <t>2026-03-31 09:52:47</t>
+    <t>04/06/2026 08:39:18 - 04/06/2026 11:24:06</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
+    <t>K7061-67115</t>
+  </si>
+  <si>
+    <t>MANAOAG PANGASINAN</t>
+  </si>
+  <si>
+    <t>Arlene Nugal</t>
+  </si>
+  <si>
+    <t>K7074-70874</t>
+  </si>
+  <si>
+    <t>MANGALDAN PANGASINAN</t>
+  </si>
+  <si>
+    <t>Digna deguzman biasaga</t>
+  </si>
+  <si>
+    <t>K7073-67185</t>
+  </si>
+  <si>
+    <t>SAN NICOLAS PANGASINAN</t>
+  </si>
+  <si>
+    <t>Ester Rodriguito Paas</t>
+  </si>
+  <si>
+    <t>K7121-67443</t>
+  </si>
+  <si>
+    <t>Jayson C Arenas</t>
+  </si>
+  <si>
+    <t>K7017-70573</t>
+  </si>
+  <si>
+    <t>URBIZTONDO PANGASINAN</t>
+  </si>
+  <si>
+    <t>BENITO R DE GUZMAN</t>
+  </si>
+  <si>
+    <t>K7063-71749</t>
+  </si>
+  <si>
+    <t>APARRI CAGAYAN</t>
+  </si>
+  <si>
+    <t>RONNIE SERRANO</t>
+  </si>
+  <si>
+    <t>K7020-71978</t>
+  </si>
+  <si>
+    <t>BUCAY ABRA</t>
+  </si>
+  <si>
+    <t>MARIE JAY B PALINO</t>
+  </si>
+  <si>
+    <t>K7072-71924</t>
+  </si>
+  <si>
+    <t>BAGUIO CITY BENGUET</t>
+  </si>
+  <si>
+    <t>LILIA BEJAR</t>
+  </si>
+  <si>
+    <t>K7017-71187</t>
+  </si>
+  <si>
+    <t>ALFONSO LISTA (POTIA) IFUGAO</t>
+  </si>
+  <si>
+    <t>MARVIN DULAWAN</t>
+  </si>
+  <si>
+    <t>K7072-66854</t>
+  </si>
+  <si>
+    <t>LASAM CAGAYAN</t>
+  </si>
+  <si>
+    <t>HYDIE BARULO</t>
+  </si>
+  <si>
+    <t>K7072-71412</t>
+  </si>
+  <si>
+    <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
+  </si>
+  <si>
+    <t>CYRILLE JOYCE DAQUIOAG</t>
+  </si>
+  <si>
+    <t>K7017-70376</t>
+  </si>
+  <si>
+    <t>CITY OF CAUAYAN ISABELA</t>
+  </si>
+  <si>
+    <t>RAYMUNDA LAIGO</t>
+  </si>
+  <si>
+    <t>K7069-71957</t>
+  </si>
+  <si>
+    <t>CORDON ISABELA</t>
+  </si>
+  <si>
+    <t>WELMER A GUINALDO</t>
+  </si>
+  <si>
+    <t>K7020-71863</t>
+  </si>
+  <si>
+    <t>ECHAGUE ISABELA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOSEPH A ACOSTA </t>
+  </si>
+  <si>
+    <t>K7074-71544</t>
+  </si>
+  <si>
+    <t>JONES ISABELA</t>
+  </si>
+  <si>
+    <t>Delia a. Seangoy</t>
+  </si>
+  <si>
+    <t>K7020-71956</t>
+  </si>
+  <si>
+    <t>QUEZON ISABELA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ROMELIA D LEAL </t>
+  </si>
+  <si>
+    <t>K7017-69988</t>
+  </si>
+  <si>
+    <t>SAN ISIDRO ISABELA</t>
+  </si>
+  <si>
+    <t>RODRIGO CAMPOS</t>
+  </si>
+  <si>
+    <t>K7123-67421</t>
+  </si>
+  <si>
+    <t>BACARRA ILOCOS NORTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ROSALINDA R PACADA </t>
+  </si>
+  <si>
+    <t>K5003-67247</t>
+  </si>
+  <si>
+    <t>SAN NICOLAS ILOCOS NORTE</t>
+  </si>
+  <si>
+    <t>Juanita Duldulao</t>
+  </si>
+  <si>
+    <t>K7061-67371</t>
+  </si>
+  <si>
+    <t>QUEZON NUEVA VIZCAYA</t>
+  </si>
+  <si>
+    <t>Mary Jane Andrada</t>
+  </si>
+  <si>
+    <t>K7093-70156</t>
+  </si>
+  <si>
+    <t>DIFFUN QUIRINO</t>
+  </si>
+  <si>
+    <t>DOMINGA BOLESA</t>
+  </si>
+  <si>
+    <t>K7129-67344</t>
+  </si>
+  <si>
+    <t>SALOME HERMOSO</t>
+  </si>
+  <si>
+    <t>K7068-71593</t>
+  </si>
+  <si>
+    <t>BAGAC BATAAN</t>
+  </si>
+  <si>
+    <t>LOVELY DIANE M.BLANCO</t>
+  </si>
+  <si>
+    <t>K7072-71272</t>
+  </si>
+  <si>
+    <t>DINALUPIHAN BATAAN</t>
+  </si>
+  <si>
+    <t>CHRISTINA ESTORES</t>
+  </si>
+  <si>
+    <t>K7068-71308</t>
+  </si>
+  <si>
+    <t>HERMOSA BATAAN</t>
+  </si>
+  <si>
+    <t>NENITA T.MANLUCLIC</t>
+  </si>
+  <si>
+    <t>K7068-71776</t>
+  </si>
+  <si>
+    <t>CORAZON S.DIONISIO</t>
+  </si>
+  <si>
+    <t>K7017-69471</t>
+  </si>
+  <si>
+    <t>CABANATUAN CITY NUEVA ECIJA</t>
+  </si>
+  <si>
+    <t>SHEENA ROSE BELTRAN</t>
+  </si>
+  <si>
+    <t>K7017-70383</t>
+  </si>
+  <si>
+    <t>RIZALYN VALINO</t>
+  </si>
+  <si>
+    <t>K7072-71834</t>
+  </si>
+  <si>
+    <t>CUYAPO NUEVA ECIJA</t>
+  </si>
+  <si>
+    <t>LAARNI CASTANAR</t>
+  </si>
+  <si>
+    <t>K7063-71770</t>
+  </si>
+  <si>
+    <t>CITY OF GAPAN NUEVA ECIJA</t>
+  </si>
+  <si>
+    <t>ROMAN.U.SALAYSAY</t>
+  </si>
+  <si>
+    <t>K7073-67170</t>
+  </si>
+  <si>
+    <t>GUIMBA NUEVA ECIJA</t>
+  </si>
+  <si>
+    <t>KATHLEEN M. RACOMA</t>
+  </si>
+  <si>
+    <t>K7017-70660</t>
+  </si>
+  <si>
+    <t>JAEN NUEVA ECIJA</t>
+  </si>
+  <si>
+    <t>IRENE DELA CRUZ</t>
+  </si>
+  <si>
+    <t>K7020-71713</t>
+  </si>
+  <si>
+    <t>PANTABANGAN NUEVA ECIJA</t>
+  </si>
+  <si>
+    <t>MARIONE B PATIAG</t>
+  </si>
+  <si>
+    <t>K7129-67497</t>
+  </si>
+  <si>
+    <t>CABUGAO ILOCOS SUR</t>
+  </si>
+  <si>
+    <t>LAUREANA SALEM</t>
+  </si>
+  <si>
+    <t>K5005-71817</t>
+  </si>
+  <si>
+    <t>SAN LEONARDO NUEVA ECIJA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LOUIS JOSEPP M. REYES </t>
+  </si>
+  <si>
+    <t>K7073-67525</t>
+  </si>
+  <si>
+    <t>SANTA ROSA NUEVA ECIJA</t>
+  </si>
+  <si>
+    <t>Joemar M. DE Rueda</t>
+  </si>
+  <si>
+    <t>K7020-71872</t>
+  </si>
+  <si>
+    <t>TALAVERA NUEVA ECIJA</t>
+  </si>
+  <si>
+    <t>ANITA A MIRANDA</t>
+  </si>
+  <si>
+    <t>K7068-71578</t>
+  </si>
+  <si>
+    <t>MABALACAT CITY PAMPANGA</t>
+  </si>
+  <si>
+    <t>KERBY DAVE TANGLAO</t>
+  </si>
+  <si>
+    <t>K7017-70380</t>
+  </si>
+  <si>
+    <t>MAGALANG PAMPANGA</t>
+  </si>
+  <si>
+    <t>ARIEL D LISING</t>
+  </si>
+  <si>
+    <t>K7020-71799</t>
+  </si>
+  <si>
+    <t>MASANTOL PAMPANGA</t>
+  </si>
+  <si>
+    <t>LEILANIE MALLARI</t>
+  </si>
+  <si>
+    <t>K7068-71844</t>
+  </si>
+  <si>
+    <t>MEXICO PAMPANGA</t>
+  </si>
+  <si>
+    <t>ELENA B.ONOFRE</t>
+  </si>
+  <si>
+    <t>K7063-71492</t>
+  </si>
+  <si>
+    <t>PORAC PAMPANGA</t>
+  </si>
+  <si>
+    <t>JERRY G.CORTEZ</t>
+  </si>
+  <si>
+    <t>K7063-71935</t>
+  </si>
+  <si>
+    <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
+  </si>
+  <si>
+    <t>EDEN M.YUTUC</t>
+  </si>
+  <si>
+    <t>K7063-74294</t>
+  </si>
+  <si>
+    <t>SAN LUIS PAMPANGA</t>
+  </si>
+  <si>
+    <t>JUSTIN LESTER C.ALFARO</t>
+  </si>
+  <si>
+    <t>K7068-71184</t>
+  </si>
+  <si>
+    <t>SASMUAN (Sexmoan) PAMPANGA</t>
+  </si>
+  <si>
+    <t>RUSSEL GALVEZ</t>
+  </si>
+  <si>
+    <t>K7072-71382</t>
+  </si>
+  <si>
+    <t>BAMBAN TARLAC</t>
+  </si>
+  <si>
+    <t>LAWRENCE SERRANO</t>
+  </si>
+  <si>
+    <t>K7063-71052</t>
+  </si>
+  <si>
+    <t>CAPAS TARLAC</t>
+  </si>
+  <si>
+    <t>ROSE V.SAMSON</t>
+  </si>
+  <si>
+    <t>K7074-71625</t>
+  </si>
+  <si>
+    <t>Geraldine a. Carreon</t>
+  </si>
+  <si>
+    <t>K7017-69940</t>
+  </si>
+  <si>
+    <t>CONCEPCION TARLAC</t>
+  </si>
+  <si>
+    <t>KIM SHAIRA PADILLA</t>
+  </si>
+  <si>
+    <t>K7063-71324</t>
+  </si>
+  <si>
+    <t>NAGBUKEL ILOCOS SUR</t>
+  </si>
+  <si>
+    <t>ELMA P.PERALTA</t>
+  </si>
+  <si>
+    <t>K7068-72043</t>
+  </si>
+  <si>
+    <t>NARVACAN ILOCOS SUR</t>
+  </si>
+  <si>
+    <t>ANTONETTE CABBAT / ANDRES PIDO</t>
+  </si>
+  <si>
+    <t>K7058-67065</t>
+  </si>
+  <si>
+    <t>QUIRINO (ANGKAKI) ILOCOS SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Maynard   b gacayan</t>
+  </si>
+  <si>
+    <t>K7020-71699</t>
+  </si>
+  <si>
+    <t>SAN EMILIO ILOCOS SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IRON MINE </t>
+  </si>
+  <si>
+    <t>K7121-75671</t>
+  </si>
+  <si>
+    <t>CITY OF BATAC ILOCOS NORTE</t>
+  </si>
+  <si>
+    <t>Joel P Clemente</t>
+  </si>
+  <si>
+    <t>K7072-71793</t>
+  </si>
+  <si>
+    <t>ARINGAY LA UNION</t>
+  </si>
+  <si>
+    <t>RIZA C. MORALES</t>
+  </si>
+  <si>
+    <t>K7068-71475</t>
+  </si>
+  <si>
+    <t>BANGAR LA UNION</t>
+  </si>
+  <si>
+    <t>FRANCISCO GALUTAN</t>
+  </si>
+  <si>
+    <t>K7073-67436</t>
+  </si>
+  <si>
+    <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
+  </si>
+  <si>
+    <t>OPALYN SAMSON</t>
+  </si>
+  <si>
+    <t>K7058-67460</t>
+  </si>
+  <si>
+    <t>SAN GABRIEL LA UNION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Domar  f  dacumos </t>
+  </si>
+  <si>
+    <t>K7063-71425</t>
+  </si>
+  <si>
+    <t>ANDA PANGASINAN</t>
+  </si>
+  <si>
+    <t>VICTOR CATABAY</t>
+  </si>
+  <si>
+    <t>K7068-71881</t>
+  </si>
+  <si>
+    <t>ASINGAN PANGASINAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MICHAEL G. MERCADO </t>
+  </si>
+  <si>
+    <t>K7063-72066</t>
+  </si>
+  <si>
+    <t>BAYAMBANG PANGASINAN</t>
+  </si>
+  <si>
+    <t>MARCELINO CRUZ</t>
+  </si>
+  <si>
+    <t>K7030-67208</t>
+  </si>
+  <si>
+    <t>CALASIAO PANGASINAN</t>
+  </si>
+  <si>
+    <t>OSCAR ZULUETA</t>
+  </si>
+  <si>
+    <t>K7058-67087</t>
+  </si>
+  <si>
+    <t>DAGUPAN CITY PANGASINAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Jason k  ngo</t>
+  </si>
+  <si>
     <t>PLATE NO.</t>
   </si>
   <si>
-    <t>Cvr604</t>
+    <t>Nck9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Loid</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>0000-00-00</t>
   </si>
@@ -422,139 +974,1021 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>6</v>
       </c>
       <c r="D6" t="s">
         <v>7</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6" t="s">
         <v>9</v>
       </c>
     </row>
+    <row r="7" spans="1:6">
+      <c r="A7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7">
+        <v>1</v>
+      </c>
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+    </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B8" t="s">
-        <v>11</v>
+        <v>14</v>
+      </c>
+      <c r="C8">
+        <v>1</v>
+      </c>
+      <c r="D8" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B9" t="s">
-        <v>13</v>
+        <v>17</v>
+      </c>
+      <c r="C9">
+        <v>1</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B10" t="s">
-        <v>15</v>
+        <v>17</v>
+      </c>
+      <c r="C10">
+        <v>1</v>
+      </c>
+      <c r="D10" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B11" t="s">
-        <v>17</v>
+        <v>22</v>
+      </c>
+      <c r="C11">
+        <v>3</v>
+      </c>
+      <c r="D11" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="B12" t="s">
-        <v>19</v>
+        <v>25</v>
+      </c>
+      <c r="C12">
+        <v>2</v>
+      </c>
+      <c r="D12" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>27</v>
+      </c>
+      <c r="B13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13">
+        <v>2</v>
+      </c>
+      <c r="D13" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14">
+        <v>9</v>
+      </c>
+      <c r="D14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15">
+        <v>1</v>
+      </c>
+      <c r="D15" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16">
+        <v>1</v>
+      </c>
+      <c r="D16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17">
+        <v>1</v>
+      </c>
+      <c r="D17" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18">
+        <v>3</v>
+      </c>
+      <c r="D18" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19">
+        <v>1</v>
+      </c>
+      <c r="D19" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20">
+        <v>2</v>
+      </c>
+      <c r="D20" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21">
+        <v>1</v>
+      </c>
+      <c r="D21" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22">
+        <v>1</v>
+      </c>
+      <c r="D22" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23">
+        <v>2</v>
+      </c>
+      <c r="D23" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24">
+        <v>1</v>
+      </c>
+      <c r="D24" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B25" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25">
+        <v>1</v>
+      </c>
+      <c r="D25" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B26" t="s">
+        <v>67</v>
+      </c>
+      <c r="C26">
+        <v>1</v>
+      </c>
+      <c r="D26" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" t="s">
+        <v>69</v>
+      </c>
+      <c r="B27" t="s">
+        <v>70</v>
+      </c>
+      <c r="C27">
+        <v>1</v>
+      </c>
+      <c r="D27" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" t="s">
+        <v>72</v>
+      </c>
+      <c r="B28" t="s">
+        <v>70</v>
+      </c>
+      <c r="C28">
+        <v>1</v>
+      </c>
+      <c r="D28" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" t="s">
+        <v>74</v>
+      </c>
+      <c r="B29" t="s">
+        <v>75</v>
+      </c>
+      <c r="C29">
+        <v>1</v>
+      </c>
+      <c r="D29" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" t="s">
+        <v>77</v>
+      </c>
+      <c r="B30" t="s">
+        <v>78</v>
+      </c>
+      <c r="C30">
+        <v>1</v>
+      </c>
+      <c r="D30" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" t="s">
+        <v>80</v>
+      </c>
+      <c r="B31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31">
+        <v>1</v>
+      </c>
+      <c r="D31" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" t="s">
+        <v>83</v>
+      </c>
+      <c r="B32" t="s">
+        <v>81</v>
+      </c>
+      <c r="C32">
+        <v>2</v>
+      </c>
+      <c r="D32" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" t="s">
+        <v>85</v>
+      </c>
+      <c r="B33" t="s">
+        <v>86</v>
+      </c>
+      <c r="C33">
+        <v>8</v>
+      </c>
+      <c r="D33" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" t="s">
+        <v>88</v>
+      </c>
+      <c r="B34" t="s">
+        <v>86</v>
+      </c>
+      <c r="C34">
+        <v>2</v>
+      </c>
+      <c r="D34" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" t="s">
+        <v>90</v>
+      </c>
+      <c r="B35" t="s">
+        <v>91</v>
+      </c>
+      <c r="C35">
+        <v>2</v>
+      </c>
+      <c r="D35" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36" t="s">
+        <v>94</v>
+      </c>
+      <c r="C36">
+        <v>4</v>
+      </c>
+      <c r="D36" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" t="s">
+        <v>96</v>
+      </c>
+      <c r="B37" t="s">
+        <v>97</v>
+      </c>
+      <c r="C37">
+        <v>1</v>
+      </c>
+      <c r="D37" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" t="s">
+        <v>99</v>
+      </c>
+      <c r="B38" t="s">
+        <v>100</v>
+      </c>
+      <c r="C38">
+        <v>1</v>
+      </c>
+      <c r="D38" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" t="s">
+        <v>102</v>
+      </c>
+      <c r="B39" t="s">
+        <v>103</v>
+      </c>
+      <c r="C39">
+        <v>3</v>
+      </c>
+      <c r="D39" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" t="s">
+        <v>105</v>
+      </c>
+      <c r="B40" t="s">
+        <v>106</v>
+      </c>
+      <c r="C40">
+        <v>1</v>
+      </c>
+      <c r="D40" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" t="s">
+        <v>108</v>
+      </c>
+      <c r="B41" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41">
+        <v>6</v>
+      </c>
+      <c r="D41" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42" t="s">
+        <v>112</v>
+      </c>
+      <c r="C42">
+        <v>1</v>
+      </c>
+      <c r="D42" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" t="s">
+        <v>114</v>
+      </c>
+      <c r="B43" t="s">
+        <v>115</v>
+      </c>
+      <c r="C43">
+        <v>4</v>
+      </c>
+      <c r="D43" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" t="s">
+        <v>117</v>
+      </c>
+      <c r="B44" t="s">
+        <v>118</v>
+      </c>
+      <c r="C44">
+        <v>2</v>
+      </c>
+      <c r="D44" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" t="s">
+        <v>120</v>
+      </c>
+      <c r="B45" t="s">
+        <v>121</v>
+      </c>
+      <c r="C45">
+        <v>2</v>
+      </c>
+      <c r="D45" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" t="s">
+        <v>123</v>
+      </c>
+      <c r="B46" t="s">
+        <v>124</v>
+      </c>
+      <c r="C46">
+        <v>1</v>
+      </c>
+      <c r="D46" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" t="s">
+        <v>126</v>
+      </c>
+      <c r="B47" t="s">
+        <v>127</v>
+      </c>
+      <c r="C47">
+        <v>1</v>
+      </c>
+      <c r="D47" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" t="s">
+        <v>129</v>
+      </c>
+      <c r="B48" t="s">
+        <v>130</v>
+      </c>
+      <c r="C48">
+        <v>1</v>
+      </c>
+      <c r="D48" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B49" t="s">
+        <v>133</v>
+      </c>
+      <c r="C49">
+        <v>2</v>
+      </c>
+      <c r="D49" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" t="s">
+        <v>136</v>
+      </c>
+      <c r="C50">
+        <v>1</v>
+      </c>
+      <c r="D50" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" t="s">
+        <v>139</v>
+      </c>
+      <c r="C51">
+        <v>1</v>
+      </c>
+      <c r="D51" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" t="s">
+        <v>141</v>
+      </c>
+      <c r="B52" t="s">
+        <v>142</v>
+      </c>
+      <c r="C52">
+        <v>1</v>
+      </c>
+      <c r="D52" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" t="s">
+        <v>144</v>
+      </c>
+      <c r="B53" t="s">
+        <v>145</v>
+      </c>
+      <c r="C53">
+        <v>1</v>
+      </c>
+      <c r="D53" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" t="s">
+        <v>147</v>
+      </c>
+      <c r="B54" t="s">
+        <v>145</v>
+      </c>
+      <c r="C54">
+        <v>1</v>
+      </c>
+      <c r="D54" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" t="s">
+        <v>149</v>
+      </c>
+      <c r="B55" t="s">
+        <v>150</v>
+      </c>
+      <c r="C55">
+        <v>2</v>
+      </c>
+      <c r="D55" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" t="s">
+        <v>152</v>
+      </c>
+      <c r="B56" t="s">
+        <v>153</v>
+      </c>
+      <c r="C56">
+        <v>1</v>
+      </c>
+      <c r="D56" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" t="s">
+        <v>155</v>
+      </c>
+      <c r="B57" t="s">
+        <v>156</v>
+      </c>
+      <c r="C57">
+        <v>2</v>
+      </c>
+      <c r="D57" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" t="s">
+        <v>158</v>
+      </c>
+      <c r="B58" t="s">
+        <v>159</v>
+      </c>
+      <c r="C58">
+        <v>1</v>
+      </c>
+      <c r="D58" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" t="s">
+        <v>161</v>
+      </c>
+      <c r="B59" t="s">
+        <v>162</v>
+      </c>
+      <c r="C59">
+        <v>2</v>
+      </c>
+      <c r="D59" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" t="s">
+        <v>164</v>
+      </c>
+      <c r="B60" t="s">
+        <v>165</v>
+      </c>
+      <c r="C60">
+        <v>1</v>
+      </c>
+      <c r="D60" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" t="s">
+        <v>167</v>
+      </c>
+      <c r="B61" t="s">
+        <v>168</v>
+      </c>
+      <c r="C61">
+        <v>3</v>
+      </c>
+      <c r="D61" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" t="s">
+        <v>170</v>
+      </c>
+      <c r="B62" t="s">
+        <v>171</v>
+      </c>
+      <c r="C62">
+        <v>1</v>
+      </c>
+      <c r="D62" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" t="s">
+        <v>173</v>
+      </c>
+      <c r="B63" t="s">
+        <v>174</v>
+      </c>
+      <c r="C63">
+        <v>1</v>
+      </c>
+      <c r="D63" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" t="s">
+        <v>176</v>
+      </c>
+      <c r="B64" t="s">
+        <v>177</v>
+      </c>
+      <c r="C64">
+        <v>1</v>
+      </c>
+      <c r="D64" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" t="s">
+        <v>179</v>
+      </c>
+      <c r="B65" t="s">
+        <v>180</v>
+      </c>
+      <c r="C65">
+        <v>1</v>
+      </c>
+      <c r="D65" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" t="s">
+        <v>182</v>
+      </c>
+      <c r="B66" t="s">
+        <v>183</v>
+      </c>
+      <c r="C66">
+        <v>4</v>
+      </c>
+      <c r="D66" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" t="s">
+        <v>185</v>
+      </c>
+      <c r="B67" t="s">
+        <v>186</v>
+      </c>
+      <c r="C67">
+        <v>4</v>
+      </c>
+      <c r="D67" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" t="s">
+        <v>188</v>
+      </c>
+      <c r="B68" t="s">
+        <v>189</v>
+      </c>
+      <c r="C68">
+        <v>1</v>
+      </c>
+      <c r="D68" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" t="s">
+        <v>191</v>
+      </c>
+      <c r="B69" t="s">
+        <v>192</v>
+      </c>
+      <c r="C69">
+        <v>1</v>
+      </c>
+      <c r="D69" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71" t="s">
+        <v>194</v>
+      </c>
+      <c r="B71" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72" t="s">
+        <v>196</v>
+      </c>
+      <c r="B72" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" t="s">
+        <v>198</v>
+      </c>
+      <c r="B73" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" t="s">
+        <v>200</v>
+      </c>
+      <c r="B74" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75" t="s">
+        <v>202</v>
+      </c>
+      <c r="B75" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" t="s">
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>