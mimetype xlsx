--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -62,51 +62,51 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7068-61978</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
     <t>NORMA G SERRAN</t>
   </si>
   <si>
     <t>K7074-75267</t>
   </si>
   <si>
     <t>Ms. Eva Marie quilao</t>
   </si>
   <si>
     <t>K7133-71701</t>
   </si>
   <si>
-    <t xml:space="preserve">Romualdo f. Marcella </t>
+    <t>Romualdo f. Marcella</t>
   </si>
   <si>
     <t>K7011-74947</t>
   </si>
   <si>
     <t>VIRGILIO S. ABAGA JR.</t>
   </si>
   <si>
     <t>K7030-75538</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>MANOLITO A BERMUDEZ</t>
   </si>
   <si>
     <t>K7072-70141</t>
   </si>
   <si>
     <t>PATRICK ANCHETA</t>
   </si>
   <si>
     <t>K7072-73148</t>
   </si>
@@ -122,114 +122,114 @@
   <si>
     <t>VALENTINA CUELLO RAPANUT</t>
   </si>
   <si>
     <t>K7129-67298</t>
   </si>
   <si>
     <t>OPHELIA Q. CONSOLACION</t>
   </si>
   <si>
     <t>K7072-70968</t>
   </si>
   <si>
     <t>AARON SIRON</t>
   </si>
   <si>
     <t>K7126-72530</t>
   </si>
   <si>
     <t>Esmie C Lopez</t>
   </si>
   <si>
     <t>K7016-81818</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERADEE ARQUERO </t>
+    <t>CHERADEE ARQUERO</t>
   </si>
   <si>
     <t>K8002-71839</t>
   </si>
   <si>
     <t>JAY BOLINAS</t>
   </si>
   <si>
     <t>K7017-81358</t>
   </si>
   <si>
-    <t xml:space="preserve">PEDRO ACOSTA / MARIA ACOSTA </t>
+    <t>PEDRO ACOSTA / MARIA ACOSTA</t>
   </si>
   <si>
     <t>K7127-72420</t>
   </si>
   <si>
     <t>ERLIZA M, BERNARDO</t>
   </si>
   <si>
     <t>K5003-72089</t>
   </si>
   <si>
     <t>Jocelyn tuggad</t>
   </si>
   <si>
     <t>K7030-74936</t>
   </si>
   <si>
     <t>STEFANIE MAMARADLO</t>
   </si>
   <si>
     <t>K7133-70032</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>Joel jake collado</t>
   </si>
   <si>
     <t>K8002-73953</t>
   </si>
   <si>
     <t>LAOAC PANGASINAN</t>
   </si>
   <si>
     <t>ROSALINA GALARIO</t>
   </si>
   <si>
     <t>K7011-67530</t>
   </si>
   <si>
     <t>MARIA THERESA DULAY</t>
   </si>
   <si>
     <t>K7125-82811</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">EDWIN D SALAZAR </t>
+    <t>EDWIN D SALAZAR</t>
   </si>
   <si>
     <t>K5004-81543</t>
   </si>
   <si>
     <t>PERLA C. GUECO</t>
   </si>
   <si>
     <t>K7068-71080</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>VALENTINA C VELORIA</t>
   </si>
   <si>
     <t>K7069-82217</t>
   </si>
   <si>
     <t>HERMINIA M. CADIENTE</t>
   </si>
   <si>
     <t>K7020-68082</t>
   </si>