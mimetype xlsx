--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -59,51 +59,51 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7069-71325</t>
   </si>
   <si>
     <t>MABINI PANGASINAN</t>
   </si>
   <si>
     <t>LA THEA MAE BALAN</t>
   </si>
   <si>
     <t>K7058-67406</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jessica panoringan</t>
+    <t>Jessica panoringan</t>
   </si>
   <si>
     <t>K7124-67342</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>JANET PRESTO</t>
   </si>
   <si>
     <t>K7072-71454</t>
   </si>
   <si>
     <t>ROSALES PANGASINAN</t>
   </si>
   <si>
     <t>CJAY JUAN</t>
   </si>
   <si>
     <t>K7063-71270</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
@@ -182,60 +182,60 @@
   <si>
     <t>K7074-71014</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
     <t>Mark Paul Abad alejandro</t>
   </si>
   <si>
     <t>K7061-67339</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>Alfredo Balagat Sr</t>
   </si>
   <si>
     <t>K7121-67231</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Marylou C Morales </t>
+    <t>Marylou C Morales</t>
   </si>
   <si>
     <t>K7058-67499</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Bernaldo m  onato sr</t>
+    <t>Bernaldo m  onato sr</t>
   </si>
   <si>
     <t>K7068-71211</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>DHENBERLIE P BENITO</t>
   </si>
   <si>
     <t>K7068-71471</t>
   </si>
   <si>
     <t>KASIBU NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MARVIN M.CAJUCOM</t>
   </si>
   <si>
     <t>K7129-67415</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
@@ -245,51 +245,51 @@
   <si>
     <t>K7072-71234</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>ESTELA DIEGO</t>
   </si>
   <si>
     <t>K7068-71043</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>BRENDA RUBEN</t>
   </si>
   <si>
     <t>K7123-67207</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMEO ESTRELLA </t>
+    <t>ROMEO ESTRELLA</t>
   </si>
   <si>
     <t>K7063-71123</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
     <t>JEEYA JOYCE GOMEZ</t>
   </si>
   <si>
     <t>K7068-71208</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>JONALYN DANGILAN PAET</t>
   </si>
   <si>
     <t>K7011-67258</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
@@ -332,96 +332,96 @@
   <si>
     <t>FHE GATBONTON</t>
   </si>
   <si>
     <t>K7126-67350</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>Sheryl F Mutya/Jenny P Camero</t>
   </si>
   <si>
     <t>K7072-71415</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>MARIO GOROSPE</t>
   </si>
   <si>
     <t>K7124-67260</t>
   </si>
   <si>
-    <t xml:space="preserve">CARLOS M. CONCEPCION </t>
+    <t>CARLOS M. CONCEPCION</t>
   </si>
   <si>
     <t>K7020-71021</t>
   </si>
   <si>
     <t>CAOAYAN ILOCOS SUR</t>
   </si>
   <si>
     <t>JEFFREY S QUIACUSAN</t>
   </si>
   <si>
     <t>K7121-67343</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>Angelica S Velasco</t>
   </si>
   <si>
     <t>K7068-71080</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>VALENTINA C VELORIA</t>
   </si>
   <si>
     <t>K7020-71297</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>MARCO C PULIDO</t>
   </si>
   <si>
     <t>K7058-67469</t>
   </si>
   <si>
     <t>BALER (Capital) AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Julita  r. Monteverde </t>
+    <t>Julita  r. Monteverde</t>
   </si>
   <si>
     <t>K7073-67194</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>FERNANDO CANTIL</t>
   </si>
   <si>
     <t>K7063-71186</t>
   </si>
   <si>
     <t>VIOLETA MILLARE</t>
   </si>
   <si>
     <t>K7105-66778</t>
   </si>
   <si>
     <t>SANTA CATALINA ILOCOS SUR</t>
   </si>
   <si>
     <t>EXYCLE REAL BRACEROS</t>
   </si>
@@ -455,60 +455,60 @@
   <si>
     <t>K7126-67393</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
     <t>Irene T Aquino</t>
   </si>
   <si>
     <t>K7020-70982</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>NANCY R COLLADO</t>
   </si>
   <si>
     <t>K7020-71213</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">SAMUEL Z VIERNES </t>
+    <t>SAMUEL Z VIERNES</t>
   </si>
   <si>
     <t>K7093-71306</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSARIO A. DOLOQUE </t>
+    <t>ROSARIO A. DOLOQUE</t>
   </si>
   <si>
     <t>K7020-71388</t>
   </si>
   <si>
     <t>BURGOS PANGASINAN</t>
   </si>
   <si>
     <t>YOLANDA DOCTOR</t>
   </si>
   <si>
     <t>K7129-67432</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>GLORIA SANTOS MELENDEZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>