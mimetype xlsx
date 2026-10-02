--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -113,51 +113,51 @@
   <si>
     <t>Ellarie pearl ramirez</t>
   </si>
   <si>
     <t>K7123-74487</t>
   </si>
   <si>
     <t>WILMER PURISIMA CABILDO</t>
   </si>
   <si>
     <t>K7093-74950</t>
   </si>
   <si>
     <t>DANAH PAZ MAMANAO</t>
   </si>
   <si>
     <t>K7093-72336</t>
   </si>
   <si>
     <t>K7058-74707</t>
   </si>
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Evelyn labbao</t>
+    <t>Evelyn labbao</t>
   </si>
   <si>
     <t>K7073-75454</t>
   </si>
   <si>
     <t>BALLESTEROS CAGAYAN</t>
   </si>
   <si>
     <t>RAQUEL A. VICERRA</t>
   </si>
   <si>
     <t>K7074-69336</t>
   </si>
   <si>
     <t>CALAYAN CAGAYAN</t>
   </si>
   <si>
     <t>Jerald p. Palos</t>
   </si>
   <si>
     <t>K7017-67252</t>
   </si>
   <si>
     <t>CLAVERIA CAGAYAN</t>
   </si>
@@ -188,51 +188,51 @@
   <si>
     <t>Fredi Garalde Gaspar</t>
   </si>
   <si>
     <t>K7020-74961</t>
   </si>
   <si>
     <t>ENRILE CAGAYAN</t>
   </si>
   <si>
     <t>CROZALDO E BIDAR</t>
   </si>
   <si>
     <t>K7074-83001</t>
   </si>
   <si>
     <t>LUZ T. BINARAO</t>
   </si>
   <si>
     <t>K7074-75072</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">YAHNI BELANDRES </t>
+    <t>YAHNI BELANDRES</t>
   </si>
   <si>
     <t>K7126-75781</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
   <si>
     <t>Fe D Bassig</t>
   </si>
   <si>
     <t>K7072-67922</t>
   </si>
   <si>
     <t>ELEONOR MARTIN</t>
   </si>
   <si>
     <t>K7074-69502</t>
   </si>
   <si>
     <t>Ma Danica b. Taguiam</t>
   </si>
   <si>
     <t>K7132-74826</t>
   </si>
@@ -272,51 +272,51 @@
   <si>
     <t>K7011-75571</t>
   </si>
   <si>
     <t>09685966231</t>
   </si>
   <si>
     <t>K7068-70945</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
     <t>LERMA V. SABADO</t>
   </si>
   <si>
     <t>K7068-62621</t>
   </si>
   <si>
     <t>REYNANTE F. FERNANDEZ</t>
   </si>
   <si>
     <t>K7093-70316</t>
   </si>
   <si>
-    <t xml:space="preserve">ARSENIO ASUNCION </t>
+    <t>ARSENIO ASUNCION</t>
   </si>
   <si>
     <t>K5005-81061</t>
   </si>
   <si>
     <t>BONNIE A.CANAPI</t>
   </si>
   <si>
     <t>K7061-67025</t>
   </si>
   <si>
     <t>Vicente Arevalo</t>
   </si>
   <si>
     <t>K7068-74464</t>
   </si>
   <si>
     <t>ROXANNE B.GARCIA</t>
   </si>
   <si>
     <t>K7068-72163</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
@@ -404,66 +404,66 @@
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
     <t>MILAGROS PERALTA</t>
   </si>
   <si>
     <t>K7125-81948</t>
   </si>
   <si>
     <t>Modesta Gadia</t>
   </si>
   <si>
     <t>K7020-72632</t>
   </si>
   <si>
     <t>EVELYN G EDRA</t>
   </si>
   <si>
     <t>K7061-67028</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Leah Vrezel Manuel </t>
+    <t>Leah Vrezel Manuel</t>
   </si>
   <si>
     <t>K7133-65673</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>Gladys g. Cabaldo</t>
   </si>
   <si>
     <t>K5003-75586</t>
   </si>
   <si>
-    <t xml:space="preserve">Rochrlle angeles ancheta </t>
+    <t>Rochrlle angeles ancheta</t>
   </si>
   <si>
     <t>K5005-69222</t>
   </si>
   <si>
     <t>SANTA MARIA ISABELA</t>
   </si>
   <si>
     <t>JENNIFER M PACCARANGAN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK 8209</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>GALUTAN</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>