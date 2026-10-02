--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -59,78 +59,78 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7068-82329</t>
   </si>
   <si>
     <t>MANGATAREM PANGASINAN</t>
   </si>
   <si>
     <t>SIMPLCIO R BUDOMO JR</t>
   </si>
   <si>
     <t>K7058-67477</t>
   </si>
   <si>
     <t>SUAL PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mary  jane  garcia</t>
+    <t>Mary  jane  garcia</t>
   </si>
   <si>
     <t>K7074-70653</t>
   </si>
   <si>
     <t>Danilo u  bermio</t>
   </si>
   <si>
     <t>K7133-65917</t>
   </si>
   <si>
     <t>JOCELYN A BRUDO</t>
   </si>
   <si>
     <t>K7072-70443</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>GHEM AND JEFFREY ALCANTARA</t>
   </si>
   <si>
     <t>K7058-67610</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nino  p baesa</t>
+    <t>Nino  p baesa</t>
   </si>
   <si>
     <t>K7058-67798</t>
   </si>
   <si>
     <t>REGINE G. SUNGLAO</t>
   </si>
   <si>
     <t>K7074-70624</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
     <t>JESUS SEBASTIAN</t>
   </si>
   <si>
     <t>K7072-70691</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>MICHAEL RAFAEL</t>
   </si>
@@ -266,75 +266,75 @@
   <si>
     <t>Joan Fortin</t>
   </si>
   <si>
     <t>K7126-75607</t>
   </si>
   <si>
     <t>SANTA CRUZ ZAMBALES</t>
   </si>
   <si>
     <t>Isaias Mesia/Michell Mesia</t>
   </si>
   <si>
     <t>K7126-71807</t>
   </si>
   <si>
     <t>Bernardino Mantes</t>
   </si>
   <si>
     <t>K7133-66719</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">Josiah bugarin </t>
+    <t>Josiah bugarin</t>
   </si>
   <si>
     <t>K7030-73954</t>
   </si>
   <si>
     <t>April  artagame</t>
   </si>
   <si>
     <t>K7074-69757</t>
   </si>
   <si>
     <t>Ma. Clair m. Ching</t>
   </si>
   <si>
     <t>K7068-74216</t>
   </si>
   <si>
     <t>PRINCESS C.RAMOS</t>
   </si>
   <si>
     <t>K7020-73938</t>
   </si>
   <si>
-    <t xml:space="preserve">DANNY B MADARANG </t>
+    <t>DANNY B MADARANG</t>
   </si>
   <si>
     <t>K7063-69641</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
     <t>MARYCEL.B.CORPUZ</t>
   </si>
   <si>
     <t>K7017-72955</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>JULETA T DAMASCO</t>
   </si>
   <si>
     <t>K7126-67001</t>
   </si>
   <si>
     <t>BANI PANGASINAN</t>
   </si>