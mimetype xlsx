--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,93 +50,93 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7058-67678</t>
   </si>
   <si>
     <t>TORRIJOS MARINDUQUE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Felicisina t  fellizar</t>
+    <t>Felicisina t  fellizar</t>
   </si>
   <si>
     <t>K7123-66844</t>
   </si>
   <si>
     <t>BANSUD ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>GILBERT T. CULLA</t>
   </si>
   <si>
     <t>K7063-71261</t>
   </si>
   <si>
     <t>CITY OF CALAPAN (Capital) ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>AGAPITA B.DIMALIBOT</t>
   </si>
   <si>
     <t>K7063-71012</t>
   </si>
   <si>
     <t>LEVI R.BLANCA SR</t>
   </si>
   <si>
     <t>K7073-67582</t>
   </si>
   <si>
     <t>GLORIA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>ANNABELLE S MACALALAD</t>
   </si>
   <si>
     <t>K7093-71115</t>
   </si>
   <si>
     <t>NAUJAN ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">FEDIRICO C. DEL ROSARIO </t>
+    <t>FEDIRICO C. DEL ROSARIO</t>
   </si>
   <si>
     <t>K7129-67345</t>
   </si>
   <si>
     <t>PUERTO GALERA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>VICTORIA DAFUS VIVENCIO DAGUS</t>
   </si>
   <si>
     <t>K7124-67546</t>
   </si>
   <si>
     <t>VICTORIA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>ROSALIE MARCELO LLOREN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cbq3866</t>
   </si>