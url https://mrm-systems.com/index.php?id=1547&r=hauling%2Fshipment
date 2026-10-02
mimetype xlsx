--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -83,78 +83,78 @@
   <si>
     <t>RAILEY DE LARA</t>
   </si>
   <si>
     <t>K6002-75520</t>
   </si>
   <si>
     <t>ANGELA SARI M.GALANG C/O EXODUS E.GALANG</t>
   </si>
   <si>
     <t>K7072-72355</t>
   </si>
   <si>
     <t>PATRICE ERIKA EUGENIO</t>
   </si>
   <si>
     <t>K7063-74495</t>
   </si>
   <si>
     <t>MARK ANTHONY T.CALING</t>
   </si>
   <si>
     <t>K6002-73948</t>
   </si>
   <si>
-    <t xml:space="preserve">KAREN GAVINO </t>
+    <t>KAREN GAVINO</t>
   </si>
   <si>
     <t>K7125-73690</t>
   </si>
   <si>
     <t>Hylen C. Balagtas</t>
   </si>
   <si>
     <t>K7072-63462</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>LAARNI CASTANAR</t>
   </si>
   <si>
     <t>K7074-80428</t>
   </si>
   <si>
     <t>Rodelyn mangandi vasquez</t>
   </si>
   <si>
     <t>K7061-72252</t>
   </si>
   <si>
-    <t xml:space="preserve">Maricel Prado </t>
+    <t>Maricel Prado</t>
   </si>
   <si>
     <t>K7072-69751</t>
   </si>
   <si>
     <t>AURELIO SINAGUB</t>
   </si>
   <si>
     <t>K7124-73008</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
     <t>RYAN PEREZ</t>
   </si>
   <si>
     <t>K7072-74481</t>
   </si>
   <si>
     <t>FELICITAS MONTALBO</t>
   </si>
   <si>
     <t>K7129-75383</t>
   </si>
@@ -254,108 +254,108 @@
   <si>
     <t>K5002-75420</t>
   </si>
   <si>
     <t>BERNARDO T. VENTURA</t>
   </si>
   <si>
     <t>K7011-67105</t>
   </si>
   <si>
     <t>KATE O. VENTURA</t>
   </si>
   <si>
     <t>K7129-75590</t>
   </si>
   <si>
     <t>ZENAIDA P. DELA CRUZ</t>
   </si>
   <si>
     <t>K7080-80743</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOEL H. TORRES </t>
+    <t>JOEL H. TORRES</t>
   </si>
   <si>
     <t>K7030-74996</t>
   </si>
   <si>
     <t>MICHAEL LUZON</t>
   </si>
   <si>
     <t>K7063-75094</t>
   </si>
   <si>
     <t>BENITO C.JAVIER</t>
   </si>
   <si>
     <t>K7072-69489</t>
   </si>
   <si>
     <t>EMILYN P. LONGALONG</t>
   </si>
   <si>
     <t>K7072-68050</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARITES ATAZAR</t>
   </si>
   <si>
     <t>K7072-73843</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>AILEEN ROSE JUMAMIL</t>
   </si>
   <si>
     <t>K7126-66459</t>
   </si>
   <si>
     <t>Evalina  A Eseo</t>
   </si>
   <si>
     <t>K7069-75501</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> To: Princess Charielle D. C  CALUB</t>
+    <t>To: Princess Charielle D. C  CALUB</t>
   </si>
   <si>
     <t>K7020-73508</t>
   </si>
   <si>
-    <t xml:space="preserve">JESSIE C ALEJANDRO </t>
+    <t>JESSIE C ALEJANDRO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>MBG1175</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Crisente Banting</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>bryan/banjo</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>