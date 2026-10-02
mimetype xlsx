--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -101,57 +101,57 @@
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>MONA A. MENDOZA</t>
   </si>
   <si>
     <t>K7063-73296</t>
   </si>
   <si>
     <t>ANALISA A.MINA</t>
   </si>
   <si>
     <t>K7126-81698</t>
   </si>
   <si>
     <t>Elsa Malig</t>
   </si>
   <si>
     <t>K7123-75021</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Rose ann MARZAN </t>
+    <t>Rose ann MARZAN</t>
   </si>
   <si>
     <t>K7073-75559</t>
   </si>
   <si>
-    <t xml:space="preserve">NARCISO S. Pinesto </t>
+    <t>NARCISO S. Pinesto</t>
   </si>
   <si>
     <t>K5002-74907</t>
   </si>
   <si>
     <t>ZITA E. LUGUE</t>
   </si>
   <si>
     <t>K7072-81746</t>
   </si>
   <si>
     <t>RUSSEL VICTORINO</t>
   </si>
   <si>
     <t>K7073-73989</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>RITA M - RIVERA</t>
   </si>
   <si>
     <t>K7074-73895</t>
   </si>