--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7073-74542</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Filipina Castro </t>
+    <t>Filipina Castro</t>
   </si>
   <si>
     <t>K7073-74547</t>
   </si>
   <si>
     <t>Emmanuel guevarra</t>
   </si>
   <si>
     <t>K7072-75387</t>
   </si>
   <si>
     <t>TEEJAY CONSTANTINO</t>
   </si>
   <si>
     <t>K7063-73597</t>
   </si>
   <si>
     <t>EMY P.HERNAMDEZ</t>
   </si>
   <si>
     <t>K7020-68099</t>
   </si>
   <si>
     <t>JONNABEL M ALCOVENDAS</t>
   </si>
@@ -125,90 +125,90 @@
   <si>
     <t>Normita sicat</t>
   </si>
   <si>
     <t>K7072-73628</t>
   </si>
   <si>
     <t>IRMA R. DAVID</t>
   </si>
   <si>
     <t>K7072-74582</t>
   </si>
   <si>
     <t>TERESA F. MAMUCUD</t>
   </si>
   <si>
     <t>K5005-68770</t>
   </si>
   <si>
     <t>RACHEL A. DIOLA</t>
   </si>
   <si>
     <t>K7129-74702</t>
   </si>
   <si>
-    <t xml:space="preserve"> Renalyn  s samsom</t>
+    <t>Renalyn  s samsom</t>
   </si>
   <si>
     <t>K7073-75376</t>
   </si>
   <si>
     <t>CARISTELLE RONQUILLO</t>
   </si>
   <si>
     <t>K7068-74913</t>
   </si>
   <si>
-    <t xml:space="preserve">NILO J. LOMANDAS </t>
+    <t>NILO J. LOMANDAS</t>
   </si>
   <si>
     <t>K7068-74418</t>
   </si>
   <si>
     <t>K7072-63478</t>
   </si>
   <si>
     <t>CHRISTINE GOPEZ</t>
   </si>
   <si>
     <t>K7068-75180</t>
   </si>
   <si>
     <t>FRANCIS R. LIMJOCO</t>
   </si>
   <si>
     <t>K7068-74031</t>
   </si>
   <si>
     <t>K7058-75839</t>
   </si>
   <si>
     <t>SANTO TOMAS PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mayline   d  valdez</t>
+    <t>Mayline   d  valdez</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV576</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Alvin Pangilinan</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Roland Salingan</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>