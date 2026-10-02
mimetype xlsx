--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -77,51 +77,51 @@
   <si>
     <t>K7072-73837</t>
   </si>
   <si>
     <t>JO AN F. DATUIN</t>
   </si>
   <si>
     <t>K7074-69650</t>
   </si>
   <si>
     <t>TERESITA L BRAGASIN</t>
   </si>
   <si>
     <t>K7074-74641</t>
   </si>
   <si>
     <t>Fernando edosor</t>
   </si>
   <si>
     <t>K7121-74667</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Francissca Flory Taluban </t>
+    <t>Francissca Flory Taluban</t>
   </si>
   <si>
     <t>K7020-73724</t>
   </si>
   <si>
     <t>LIGLIWA PENULLAR</t>
   </si>
   <si>
     <t>K6002-75595</t>
   </si>
   <si>
     <t>MR/ MRS. 0SCAR LOPEZ GALVEZ</t>
   </si>
   <si>
     <t>K8002-73950</t>
   </si>
   <si>
     <t>RICHARD S CASIMIRO</t>
   </si>
   <si>
     <t>K7068-72472</t>
   </si>
   <si>
     <t>FELISA QUIRIMIT CABALLERO</t>
   </si>
@@ -179,81 +179,81 @@
   <si>
     <t>K7030-73884</t>
   </si>
   <si>
     <t>Alfreda M Alano</t>
   </si>
   <si>
     <t>K7063-72234</t>
   </si>
   <si>
     <t>LEILANI B.QUILLOPAS</t>
   </si>
   <si>
     <t>K7020-62086</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>JUMAR B CABALLERO</t>
   </si>
   <si>
     <t>K7017-81040</t>
   </si>
   <si>
-    <t xml:space="preserve">PEDRO ACOSTA / MARIA ACOSTA </t>
+    <t>PEDRO ACOSTA / MARIA ACOSTA</t>
   </si>
   <si>
     <t>K7061-74587</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>Angelica Contreras</t>
   </si>
   <si>
     <t>K7072-75271</t>
   </si>
   <si>
     <t>ALBERTO ESTABILLO JR</t>
   </si>
   <si>
     <t>K7124-74710</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>Aurora a taruc</t>
   </si>
   <si>
     <t>K7058-74890</t>
   </si>
   <si>
-    <t xml:space="preserve">  Folores  g  obiena</t>
+    <t>Folores  g  obiena</t>
   </si>
   <si>
     <t>K7058-75505</t>
   </si>
   <si>
     <t>Rebecca  c supan   roberto  supan</t>
   </si>
   <si>
     <t>K5005-74050</t>
   </si>
   <si>
     <t>GERALD DOMINGO</t>
   </si>
   <si>
     <t>K7063-62563</t>
   </si>
   <si>
     <t>KRISTINE P.VALENCIA</t>
   </si>
   <si>
     <t>K5004-73495</t>
   </si>
   <si>
     <t>KRISTINE MAGBITANG</t>
   </si>