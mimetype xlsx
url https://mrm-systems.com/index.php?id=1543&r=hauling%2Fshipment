--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,216 +50,216 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7058-67406</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jessica panoringan</t>
+    <t>Jessica panoringan</t>
   </si>
   <si>
     <t>K7073-67290</t>
   </si>
   <si>
     <t>TITOC.MANZON</t>
   </si>
   <si>
     <t>K5003-81945</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
     <t>ZENAIDA M. QUIROS</t>
   </si>
   <si>
     <t>K7016-81412</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ARISTOTLE PRADO </t>
+    <t>ARISTOTLE PRADO</t>
   </si>
   <si>
     <t>K7068-82329</t>
   </si>
   <si>
     <t>MANGATAREM PANGASINAN</t>
   </si>
   <si>
     <t>SIMPLCIO R BUDOMO JR</t>
   </si>
   <si>
     <t>K7058-67463</t>
   </si>
   <si>
     <t>NATIVIDAD PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Warlito   t de vera jr</t>
+    <t>Warlito   t de vera jr</t>
   </si>
   <si>
     <t>K7125-82386</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Gloria D Malicdem </t>
+    <t>Gloria D Malicdem</t>
   </si>
   <si>
     <t>K7072-82950</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
     <t>PACIENCIA PEDRALVEZ</t>
   </si>
   <si>
     <t>K7063-71270</t>
   </si>
   <si>
     <t>SARAH G.LASOY</t>
   </si>
   <si>
     <t>K7058-67472</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>MERLINDA FLORES EUGENIO</t>
   </si>
   <si>
     <t>K7058-67477</t>
   </si>
   <si>
     <t>SUAL PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mary  jane  garcia</t>
+    <t>Mary  jane  garcia</t>
   </si>
   <si>
     <t>K7061-67304</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>Tristan andres Atriginio</t>
   </si>
   <si>
     <t>K7073-82008</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
     <t>Casselyn D. Corpoz</t>
   </si>
   <si>
     <t>K7129-67298</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>OPHELIA Q. CONSOLACION</t>
   </si>
   <si>
     <t>K7016-81818</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERADEE ARQUERO </t>
+    <t>CHERADEE ARQUERO</t>
   </si>
   <si>
     <t>K7017-81358</t>
   </si>
   <si>
-    <t xml:space="preserve">PEDRO ACOSTA / MARIA ACOSTA </t>
+    <t>PEDRO ACOSTA / MARIA ACOSTA</t>
   </si>
   <si>
     <t>K7011-67530</t>
   </si>
   <si>
     <t>LAOAC PANGASINAN</t>
   </si>
   <si>
     <t>MARIA THERESA DULAY</t>
   </si>
   <si>
     <t>K7011-67277</t>
   </si>
   <si>
     <t>MARCOS ILOCOS NORTE</t>
   </si>
   <si>
     <t>ANDREA C. AGUSTIN</t>
   </si>
   <si>
     <t>K7072-71082</t>
   </si>
   <si>
     <t>ALCALA CAGAYAN</t>
   </si>
   <si>
     <t>JOMARIE MORADA</t>
   </si>
   <si>
     <t>K7020-71553</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>GLORIA PANGIYAN</t>
   </si>
   <si>
     <t>K7125-81944</t>
   </si>
   <si>
-    <t xml:space="preserve">PATRICIA DENISE SEVILLA </t>
+    <t>PATRICIA DENISE SEVILLA</t>
   </si>
   <si>
     <t>K5002-81858</t>
   </si>
   <si>
     <t>ESTEBAN OBRA</t>
   </si>
   <si>
     <t>K7026-82129</t>
   </si>
   <si>
     <t>YOLANDA DUMAGUING</t>
   </si>
   <si>
     <t>K7073-67131</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>RENATO  MARAFO</t>
   </si>
   <si>
     <t>K7074-83001</t>
   </si>
@@ -290,99 +290,99 @@
   <si>
     <t>K6002-82114</t>
   </si>
   <si>
     <t>BENITO SOLIVEN ISABELA</t>
   </si>
   <si>
     <t>Mimi Camaso</t>
   </si>
   <si>
     <t>K7061-67120</t>
   </si>
   <si>
     <t>LUNA ISABELA</t>
   </si>
   <si>
     <t>Mario jay Bernardo Jr</t>
   </si>
   <si>
     <t>K7121-67231</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Marylou C Morales </t>
+    <t>Marylou C Morales</t>
   </si>
   <si>
     <t>K7125-81948</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
     <t>Modesta Gadia</t>
   </si>
   <si>
     <t>K7058-67499</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Bernaldo m  onato sr</t>
+    <t>Bernaldo m  onato sr</t>
   </si>
   <si>
     <t>K7074-82656</t>
   </si>
   <si>
     <t>Eleazar pascual</t>
   </si>
   <si>
     <t>K7068-71211</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>DHENBERLIE P BENITO</t>
   </si>
   <si>
     <t>K5003-67039</t>
   </si>
   <si>
     <t>AGLIPAY QUIRINO</t>
   </si>
   <si>
     <t>Gigie R. lingat</t>
   </si>
   <si>
     <t>K7058-81998</t>
   </si>
   <si>
-    <t xml:space="preserve"> Bongbong   chigway </t>
+    <t>Bongbong   chigway</t>
   </si>
   <si>
     <t>K7129-67415</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
     <t>CARMELITA P. BUGAY</t>
   </si>
   <si>
     <t>K8002-81544</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>LEONILA SAMILLANO</t>
   </si>
   <si>
     <t>K5002-81946</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
@@ -410,51 +410,51 @@
   <si>
     <t>K7072-82990</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>WILMA DE BELEN</t>
   </si>
   <si>
     <t>K7072-71234</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>ESTELA DIEGO</t>
   </si>
   <si>
     <t>K7123-67207</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMEO ESTRELLA </t>
+    <t>ROMEO ESTRELLA</t>
   </si>
   <si>
     <t>K7063-71123</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
     <t>JEEYA JOYCE GOMEZ</t>
   </si>
   <si>
     <t>K7068-71208</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>JONALYN DANGILAN PAET</t>
   </si>
   <si>
     <t>K5002-81988</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
@@ -608,51 +608,51 @@
   <si>
     <t>MARIA SUZETTE CALILUNG</t>
   </si>
   <si>
     <t>K7074-83029</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>JENNIFER P. LABABIT</t>
   </si>
   <si>
     <t>K5004-81543</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>PERLA C. GUECO</t>
   </si>
   <si>
     <t>K7125-82811</t>
   </si>
   <si>
-    <t xml:space="preserve">EDWIN D SALAZAR </t>
+    <t>EDWIN D SALAZAR</t>
   </si>
   <si>
     <t>K7068-71080</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>VALENTINA C VELORIA</t>
   </si>
   <si>
     <t>K7069-82217</t>
   </si>
   <si>
     <t>HERMINIA M. CADIENTE</t>
   </si>
   <si>
     <t>K7020-71297</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>MARCO C PULIDO</t>
   </si>
@@ -677,51 +677,51 @@
   <si>
     <t>K7074-82761</t>
   </si>
   <si>
     <t>PALAUIG ZAMBALES</t>
   </si>
   <si>
     <t>Marvin John donesa</t>
   </si>
   <si>
     <t>K5004-81894</t>
   </si>
   <si>
     <t>SAN NARCISO ZAMBALES</t>
   </si>
   <si>
     <t>Joan Fortin</t>
   </si>
   <si>
     <t>K7058-67469</t>
   </si>
   <si>
     <t>BALER (Capital) AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Julita  r. Monteverde </t>
+    <t>Julita  r. Monteverde</t>
   </si>
   <si>
     <t>K7073-67194</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>FERNANDO CANTIL</t>
   </si>
   <si>
     <t>K7126-67239</t>
   </si>
   <si>
     <t>SUYO ILOCOS SUR</t>
   </si>
   <si>
     <t>Pedrita Lucena</t>
   </si>
   <si>
     <t>K7126-67300</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
@@ -758,51 +758,51 @@
   <si>
     <t>K7016-82175</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
     <t>NORNA V LAROYA</t>
   </si>
   <si>
     <t>K7020-70982</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>NANCY R COLLADO</t>
   </si>
   <si>
     <t>K7020-71213</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">SAMUEL Z VIERNES </t>
+    <t>SAMUEL Z VIERNES</t>
   </si>
   <si>
     <t>K7129-67432</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>GLORIA SANTOS MELENDEZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>