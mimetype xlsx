--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -101,81 +101,81 @@
   <si>
     <t>Marieta A. Diao</t>
   </si>
   <si>
     <t>K7068-75398</t>
   </si>
   <si>
     <t>BACARRA ILOCOS NORTE</t>
   </si>
   <si>
     <t>RODALYNNE ANDRES AGCAOILI</t>
   </si>
   <si>
     <t>K7061-74901</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>ARNEL DIMAYA</t>
   </si>
   <si>
     <t>K7127-74227</t>
   </si>
   <si>
-    <t xml:space="preserve">JUSTIN JADE CONCEPCION </t>
+    <t>JUSTIN JADE CONCEPCION</t>
   </si>
   <si>
     <t>K7063-73917</t>
   </si>
   <si>
     <t>SARRAT ILOCOS NORTE</t>
   </si>
   <si>
     <t>CONSUELA EDRA</t>
   </si>
   <si>
     <t>K7020-62299</t>
   </si>
   <si>
     <t>SOLSONA ILOCOS NORTE</t>
   </si>
   <si>
     <t>NENITA D CASTILLO</t>
   </si>
   <si>
     <t>K7020-62303</t>
   </si>
   <si>
-    <t xml:space="preserve">ALBERTO ACOSTA </t>
+    <t>ALBERTO ACOSTA</t>
   </si>
   <si>
     <t>K7020-62305</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSEMARIE MALLARE </t>
+    <t>ROSEMARIE MALLARE</t>
   </si>
   <si>
     <t>K7093-68267</t>
   </si>
   <si>
     <t>JOCELYN M. GABRIEL</t>
   </si>
   <si>
     <t>K5004-74077</t>
   </si>
   <si>
     <t>VINTAR ILOCOS NORTE</t>
   </si>
   <si>
     <t>MARIE JANE EDUSMA</t>
   </si>
   <si>
     <t>K7017-73832</t>
   </si>
   <si>
     <t>BANAYOYO ILOCOS SUR</t>
   </si>
   <si>
     <t>AMBROSIO FELIX</t>
   </si>
@@ -185,66 +185,66 @@
   <si>
     <t>HONORATO VILLAMIN</t>
   </si>
   <si>
     <t>K7069-75407</t>
   </si>
   <si>
     <t>BANTAY ILOCOS SUR</t>
   </si>
   <si>
     <t>Roland Ramos miana</t>
   </si>
   <si>
     <t>K7068-74514</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>MERCY RE BANAL</t>
   </si>
   <si>
     <t>K7058-75597</t>
   </si>
   <si>
-    <t xml:space="preserve">Premencio sc sarinas </t>
+    <t>Premencio sc sarinas</t>
   </si>
   <si>
     <t>K7121-75602</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>Caroline Cudiamat</t>
   </si>
   <si>
     <t>K7058-73914</t>
   </si>
   <si>
-    <t xml:space="preserve">  Reynalie g  alimbuyao  julita  g alimbuyao</t>
+    <t>Reynalie g  alimbuyao  julita  g alimbuyao</t>
   </si>
   <si>
     <t>K7126-74986</t>
   </si>
   <si>
     <t>Randie Ponciano</t>
   </si>
   <si>
     <t>K7133-72791</t>
   </si>
   <si>
     <t>GALIMUYOD ILOCOS SUR</t>
   </si>
   <si>
     <t>Martina gumuad</t>
   </si>
   <si>
     <t>K7020-72962</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>FELIPA VERGARA</t>
   </si>
@@ -257,51 +257,51 @@
   <si>
     <t>K7072-74560</t>
   </si>
   <si>
     <t>FEDERICO ORDONES</t>
   </si>
   <si>
     <t>K7068-68807</t>
   </si>
   <si>
     <t>ANDRES PISO</t>
   </si>
   <si>
     <t>K7126-75017</t>
   </si>
   <si>
     <t>SAN EMILIO ILOCOS SUR</t>
   </si>
   <si>
     <t>Francisco Say-ao</t>
   </si>
   <si>
     <t>K7063-68211</t>
   </si>
   <si>
-    <t xml:space="preserve">LORENE BULLAGAO MARCOS </t>
+    <t>LORENE BULLAGAO MARCOS</t>
   </si>
   <si>
     <t>K7123-75749</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
     <t>FLORDELIZA ROMERO</t>
   </si>
   <si>
     <t>K7123-75747</t>
   </si>
   <si>
     <t>BRGY.CAPT. ELMER V VALORIA</t>
   </si>
   <si>
     <t>K7020-68336</t>
   </si>
   <si>
     <t>SAN VICENTE ILOCOS SUR</t>
   </si>
   <si>
     <t>ARTEMIO A BUNDOC</t>
   </si>
@@ -338,51 +338,51 @@
   <si>
     <t>SUYO ILOCOS SUR</t>
   </si>
   <si>
     <t>MEGAN ) MATILDE SIDUGEN</t>
   </si>
   <si>
     <t>K5003-81188</t>
   </si>
   <si>
     <t>TAGUDIN ILOCOS SUR</t>
   </si>
   <si>
     <t>Guillermo Glenn ferrer</t>
   </si>
   <si>
     <t>K7129-74967</t>
   </si>
   <si>
     <t>MA. CORAZON F. MORAL</t>
   </si>
   <si>
     <t>K7063-68035</t>
   </si>
   <si>
-    <t xml:space="preserve">RENET R.LETRAN </t>
+    <t>RENET R.LETRAN</t>
   </si>
   <si>
     <t>K7074-73355</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
   <si>
     <t>ROMMEL AMIT</t>
   </si>
   <si>
     <t>K7068-70211</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
     <t>JOE CARLO C.FERNANDEZ</t>
   </si>
   <si>
     <t>K7068-70214</t>
   </si>
   <si>
     <t>VERNIE RICHELLE T. ZANDUETA</t>
   </si>