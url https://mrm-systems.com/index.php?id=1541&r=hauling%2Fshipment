--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -92,69 +92,69 @@
   <si>
     <t>JOHNROS MUTUC</t>
   </si>
   <si>
     <t>K7020-68349</t>
   </si>
   <si>
     <t>DAN MARK MANCAO</t>
   </si>
   <si>
     <t>K7063-74937</t>
   </si>
   <si>
     <t>ISLAND GARDEN CITY OF SAMAL DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>KIERWEN JAY LLIDO</t>
   </si>
   <si>
     <t>K7020-74406</t>
   </si>
   <si>
     <t>SANTO TOMAS DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">HAROLD F SOBREVILLA </t>
+    <t>HAROLD F SOBREVILLA</t>
   </si>
   <si>
     <t>K7069-74614</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Enrigue Nadela Jr</t>
   </si>
   <si>
     <t>K7133-72593</t>
   </si>
   <si>
     <t>BRAULIO E. DUJALI DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> adrian aragones/vicente balboa</t>
+    <t>adrian aragones/vicente balboa</t>
   </si>
   <si>
     <t>K7063-75183</t>
   </si>
   <si>
     <t>ELONITA L.TANDOY</t>
   </si>
   <si>
     <t>K7063-74157</t>
   </si>
   <si>
     <t>SAN ISIDRO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>SAMUEL LABRA</t>
   </si>
   <si>
     <t>K7063-73415</t>
   </si>
   <si>
     <t>BANSALAN DAVAO DEL SUR</t>
   </si>
   <si>
     <t>JOVANIE SEVILLANO</t>
   </si>
@@ -191,63 +191,63 @@
   <si>
     <t>MARCELINDA AND RESTITUTA  TINASAS</t>
   </si>
   <si>
     <t>K7017-73828</t>
   </si>
   <si>
     <t>DHONG MAGHINAY</t>
   </si>
   <si>
     <t>K7093-74182</t>
   </si>
   <si>
     <t>RIA ANN V. CASCABEL</t>
   </si>
   <si>
     <t>K7072-68412</t>
   </si>
   <si>
     <t>MITZA GAY MAGALLANO</t>
   </si>
   <si>
     <t>K7020-74872</t>
   </si>
   <si>
-    <t xml:space="preserve">MERLYN E BAS </t>
+    <t>MERLYN E BAS</t>
   </si>
   <si>
     <t>K7017-74133</t>
   </si>
   <si>
     <t>HARCELYN P ROJAS</t>
   </si>
   <si>
     <t>K7093-72993</t>
   </si>
   <si>
-    <t xml:space="preserve">ARMAN P. BUTUAN </t>
+    <t>ARMAN P. BUTUAN</t>
   </si>
   <si>
     <t>K7074-70310</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
   <si>
     <t>AMREA I. TILICAN</t>
   </si>
   <si>
     <t>K7093-74155</t>
   </si>
   <si>
     <t>BONIFACIA M. MATANG COY</t>
   </si>
   <si>
     <t>K7063-75031</t>
   </si>
   <si>
     <t>SABINA BENZAL</t>
   </si>
   <si>
     <t>K7072-70312</t>
   </si>
@@ -416,120 +416,120 @@
   <si>
     <t>JOSEPHINE H. CANILLA</t>
   </si>
   <si>
     <t>K7074-71487</t>
   </si>
   <si>
     <t>Melton pedro</t>
   </si>
   <si>
     <t>K7063-73866</t>
   </si>
   <si>
     <t>DORES LOU C.DELA.TORRE</t>
   </si>
   <si>
     <t>K7068-69364</t>
   </si>
   <si>
     <t>ROSALINDA DE GUZMAN</t>
   </si>
   <si>
     <t>K7020-69431</t>
   </si>
   <si>
-    <t xml:space="preserve">MORAD AKILAN LAMPATAN </t>
+    <t>MORAD AKILAN LAMPATAN</t>
   </si>
   <si>
     <t>K7063-71235</t>
   </si>
   <si>
     <t>JENNIFER ELLEN G.PANNES</t>
   </si>
   <si>
     <t>K7074-67934</t>
   </si>
   <si>
     <t>Amina Zamora baraquir</t>
   </si>
   <si>
     <t>K7011-66709</t>
   </si>
   <si>
-    <t xml:space="preserve">CHARINA EVANGELIO </t>
+    <t>CHARINA EVANGELIO</t>
   </si>
   <si>
     <t>K7068-75266</t>
   </si>
   <si>
     <t>FERNANDO T GANTUANGCO SR.</t>
   </si>
   <si>
     <t>K7129-81116</t>
   </si>
   <si>
     <t>RUBY ANN P. PALACA</t>
   </si>
   <si>
     <t>K7020-72436</t>
   </si>
   <si>
     <t>AYARIYOLEN G VILLACORTA</t>
   </si>
   <si>
     <t>K7133-65732</t>
   </si>
   <si>
     <t>Cherrylou sarajena</t>
   </si>
   <si>
     <t>K7063-69607</t>
   </si>
   <si>
     <t>EDISON ESQUIBEL</t>
   </si>
   <si>
     <t>K7093-72587</t>
   </si>
   <si>
     <t>RACIDEN LINDONGAN</t>
   </si>
   <si>
     <t>K7020-74200</t>
   </si>
   <si>
     <t>CITY OF KORONADAL (Capital) SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">JIMMY CARDENAS </t>
+    <t>JIMMY CARDENAS</t>
   </si>
   <si>
     <t>K7123-66841</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSHUA P. CESAR </t>
+    <t>JOSHUA P. CESAR</t>
   </si>
   <si>
     <t>K7011-67070</t>
   </si>
   <si>
     <t>ALEHYA ANNE C. IMPROGO</t>
   </si>
   <si>
     <t>K7126-67532</t>
   </si>
   <si>
     <t>Regila De Mayo Rivera</t>
   </si>
   <si>
     <t>K7068-71541</t>
   </si>
   <si>
     <t>MERIEL M SOLOMON</t>
   </si>
   <si>
     <t>K7093-70344</t>
   </si>
   <si>
     <t>POLOMOLOK SOUTH COTABATO</t>
   </si>
@@ -545,231 +545,231 @@
   <si>
     <t>K7073-67638</t>
   </si>
   <si>
     <t>SURALLAH SOUTH COTABATO</t>
   </si>
   <si>
     <t>Botsoy Teves</t>
   </si>
   <si>
     <t>K7063-74630</t>
   </si>
   <si>
     <t>TAMPAKAN SOUTH COTABATO</t>
   </si>
   <si>
     <t>MA.TERESA R.CAMOTOJAN</t>
   </si>
   <si>
     <t>K7020-72737</t>
   </si>
   <si>
     <t>TUPI SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">SARIDA K PINA </t>
+    <t>SARIDA K PINA</t>
   </si>
   <si>
     <t>K7072-69097</t>
   </si>
   <si>
     <t>EMERLITO G. BUSTOS</t>
   </si>
   <si>
     <t>K7026-66920</t>
   </si>
   <si>
     <t>NENITA C. DY</t>
   </si>
   <si>
     <t>K7017-73032</t>
   </si>
   <si>
     <t>SANTO NIÑO SOUTH COTABATO</t>
   </si>
   <si>
     <t>LYDIA SALAZAR FIRMALINO</t>
   </si>
   <si>
     <t>K7068-72326</t>
   </si>
   <si>
     <t>ADELIO AGUILAR VILLALOBOS</t>
   </si>
   <si>
     <t>K5003-67577</t>
   </si>
   <si>
     <t>LAKE SEBU SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">Edna Fajartin </t>
+    <t>Edna Fajartin</t>
   </si>
   <si>
     <t>K7030-67744</t>
   </si>
   <si>
     <t>BAGUMBAYAN SULTAN KUDARAT</t>
   </si>
   <si>
     <t>JOSEPHINE R TATAK/BADRUDIN TATAK</t>
   </si>
   <si>
     <t>K7068-74469</t>
   </si>
   <si>
     <t>ISULAN (Capital) SULTAN KUDARAT</t>
   </si>
   <si>
     <t>ROLENDO S.FRUSA</t>
   </si>
   <si>
     <t>K5005-74739</t>
   </si>
   <si>
     <t>LUTAYAN SULTAN KUDARAT</t>
   </si>
   <si>
-    <t xml:space="preserve">BAILABI DIGALINGAN </t>
+    <t>BAILABI DIGALINGAN</t>
   </si>
   <si>
     <t>K7093-72574</t>
   </si>
   <si>
     <t>AMER TANGALAN DUDZIE</t>
   </si>
   <si>
     <t>K5005-74734</t>
   </si>
   <si>
     <t>LAIRA ALIMAO</t>
   </si>
   <si>
     <t>K7030-67652</t>
   </si>
   <si>
     <t>LAMBAYONG (MARIANO MARCOS) SULTAN KUDARAT</t>
   </si>
   <si>
     <t>MARCELO R LACUROM JR</t>
   </si>
   <si>
     <t>K7074-74260</t>
   </si>
   <si>
     <t>Jbddan ks.a</t>
   </si>
   <si>
     <t>K7124-67633</t>
   </si>
   <si>
     <t>FREDDIE C SALON</t>
   </si>
   <si>
     <t>K7074-80907</t>
   </si>
   <si>
     <t>Lagaa mawalao timpolok</t>
   </si>
   <si>
     <t>K7069-74763</t>
   </si>
   <si>
-    <t xml:space="preserve">Tanto ke dting pangandiga </t>
+    <t>Tanto ke dting pangandiga</t>
   </si>
   <si>
     <t>K7093-71148</t>
   </si>
   <si>
     <t>PRESIDENT QUIRINO SULTAN KUDARAT</t>
   </si>
   <si>
     <t>NORMA D. BALAYMAN</t>
   </si>
   <si>
     <t>K7072-70068</t>
   </si>
   <si>
     <t>CITY OF TACURONG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>BEN ESTOLO</t>
   </si>
   <si>
     <t>K7020-70528</t>
   </si>
   <si>
     <t>ORLIE P ONCINO</t>
   </si>
   <si>
     <t>K7069-72248</t>
   </si>
   <si>
     <t>MERCEDES C. NIEDO</t>
   </si>
   <si>
     <t>K7011-67588</t>
   </si>
   <si>
     <t>AL MOHAIMEN DALATEN</t>
   </si>
   <si>
     <t>K7020-69304</t>
   </si>
   <si>
     <t>LANIE B AMELODIN</t>
   </si>
   <si>
     <t>K7020-73738</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERIELOU B TAN </t>
+    <t>CHERIELOU B TAN</t>
   </si>
   <si>
     <t>K7093-70343</t>
   </si>
   <si>
     <t>GLAN SARANGANI</t>
   </si>
   <si>
     <t>NORMINA S. USMAN</t>
   </si>
   <si>
     <t>K7074-74084</t>
   </si>
   <si>
     <t>MAITUM SARANGANI</t>
   </si>
   <si>
     <t>Jehara u. Aifonso</t>
   </si>
   <si>
     <t>K7072-73842</t>
   </si>
   <si>
-    <t xml:space="preserve">LYDIA CABUTIJA </t>
+    <t>LYDIA CABUTIJA</t>
   </si>
   <si>
     <t>K5005-69453</t>
   </si>
   <si>
     <t>SATRIA M ABDULLAH</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCR8509</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Emmanuel parica</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rodin tayona</t>
   </si>