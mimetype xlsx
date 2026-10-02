--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-74653</t>
   </si>
   <si>
     <t>ALCANTARA CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN MICHAEL DIONALDO </t>
+    <t>JOHN MICHAEL DIONALDO</t>
   </si>
   <si>
     <t>K7063-69762</t>
   </si>
   <si>
     <t>ANTONIO REMOTIGUE</t>
   </si>
   <si>
     <t>K7069-75158</t>
   </si>
   <si>
     <t>ARGAO CEBU</t>
   </si>
   <si>
     <t>Liza Mamac Seville</t>
   </si>
   <si>
     <t>K7073-74720</t>
   </si>
   <si>
     <t>MARCELA AROMA</t>
   </si>
   <si>
     <t>K7011-67637</t>
   </si>
@@ -218,51 +218,51 @@
   <si>
     <t>K7072-74094</t>
   </si>
   <si>
     <t>CEBU CITY (Capital) CEBU</t>
   </si>
   <si>
     <t>JAIME CANTILA</t>
   </si>
   <si>
     <t>K7074-62385</t>
   </si>
   <si>
     <t>Maricar l. Albinda</t>
   </si>
   <si>
     <t>K7068-73293</t>
   </si>
   <si>
     <t>MARILYN PADOR</t>
   </si>
   <si>
     <t>K7127-74327</t>
   </si>
   <si>
-    <t xml:space="preserve">SUNSHINE NAVALES </t>
+    <t>SUNSHINE NAVALES</t>
   </si>
   <si>
     <t>K7125-81750</t>
   </si>
   <si>
     <t>MANOLITO N LUMAUAG</t>
   </si>
   <si>
     <t>K7068-74968</t>
   </si>
   <si>
     <t>JOEL DUTERTE DESTAJO</t>
   </si>
   <si>
     <t>K7017-68843</t>
   </si>
   <si>
     <t>MA. ELENA ROSOS</t>
   </si>
   <si>
     <t>K7068-74166</t>
   </si>
   <si>
     <t>JUN CLERSON OLMEDO</t>
   </si>
@@ -320,51 +320,51 @@
   <si>
     <t>Gamalayn G Ababa</t>
   </si>
   <si>
     <t>K7068-69737</t>
   </si>
   <si>
     <t>JOCELYN SOLEDAD</t>
   </si>
   <si>
     <t>K5002-74955</t>
   </si>
   <si>
     <t>ANNABELLE MERCADO</t>
   </si>
   <si>
     <t>K7069-69113</t>
   </si>
   <si>
     <t>Jeddah Mali</t>
   </si>
   <si>
     <t>K7020-62898</t>
   </si>
   <si>
-    <t xml:space="preserve">IMELDA RUDINAS </t>
+    <t>IMELDA RUDINAS</t>
   </si>
   <si>
     <t>K7063-69448</t>
   </si>
   <si>
     <t>LEONIDA ANTICA</t>
   </si>
   <si>
     <t>K7063-71446</t>
   </si>
   <si>
     <t>JOCELYN G.MONTEALTO</t>
   </si>
   <si>
     <t>K7093-71377</t>
   </si>
   <si>
     <t>GYSIEL ESCOBANAS</t>
   </si>
   <si>
     <t>K7072-69069</t>
   </si>
   <si>
     <t>ARNEL VELARDE</t>
   </si>
@@ -380,69 +380,69 @@
   <si>
     <t>ZYMBA EMPUERTO BAYO</t>
   </si>
   <si>
     <t>K7068-68526</t>
   </si>
   <si>
     <t>KARYL ANN N.BARCENAS</t>
   </si>
   <si>
     <t>K7124-74423</t>
   </si>
   <si>
     <t>JESSEL TUMAMAK</t>
   </si>
   <si>
     <t>K7072-63664</t>
   </si>
   <si>
     <t>ROSEMARIE ANORE</t>
   </si>
   <si>
     <t>K5005-68228</t>
   </si>
   <si>
-    <t xml:space="preserve">MELCHOR BAGALAY BACHILLER </t>
+    <t>MELCHOR BAGALAY BACHILLER</t>
   </si>
   <si>
     <t>K7068-68236</t>
   </si>
   <si>
     <t>K7074-63406</t>
   </si>
   <si>
     <t>COMPOSTELA CEBU</t>
   </si>
   <si>
     <t>Bernadette antigua</t>
   </si>
   <si>
     <t>K7123-67550</t>
   </si>
   <si>
-    <t xml:space="preserve">ZOSIMA U. ARIAS </t>
+    <t>ZOSIMA U. ARIAS</t>
   </si>
   <si>
     <t>K7020-63583</t>
   </si>
   <si>
     <t>CONSOLACION CEBU</t>
   </si>
   <si>
     <t>LEONIE A LETRERO</t>
   </si>
   <si>
     <t>K7074-63412</t>
   </si>
   <si>
     <t>ANGELIKA BACO</t>
   </si>
   <si>
     <t>K7129-66981</t>
   </si>
   <si>
     <t>CORDOVA CEBU</t>
   </si>
   <si>
     <t>CHRISTOPHER III POGOY</t>
   </si>
@@ -458,78 +458,78 @@
   <si>
     <t>K7105-66764</t>
   </si>
   <si>
     <t>PRESENTATION V. FAULAN</t>
   </si>
   <si>
     <t>K7074-73702</t>
   </si>
   <si>
     <t>Editha alegria conde</t>
   </si>
   <si>
     <t>K7063-73454</t>
   </si>
   <si>
     <t>DALAGUETE CEBU</t>
   </si>
   <si>
     <t>GLISERIA GAMBOA</t>
   </si>
   <si>
     <t>K7011-75588</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPH BECIETE </t>
+    <t>JOSEPH BECIETE</t>
   </si>
   <si>
     <t>K7074-70245</t>
   </si>
   <si>
     <t>DANAO CITY CEBU</t>
   </si>
   <si>
     <t>Rodney r. Capute</t>
   </si>
   <si>
     <t>K7129-73847</t>
   </si>
   <si>
     <t>AMEDITA B CASAS</t>
   </si>
   <si>
     <t>K7129-75861</t>
   </si>
   <si>
     <t>Catherine M Geolen</t>
   </si>
   <si>
     <t>K7017-74249</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMELYN R MONTALBAN </t>
+    <t>ROMELYN R MONTALBAN</t>
   </si>
   <si>
     <t>K7121-75646</t>
   </si>
   <si>
     <t>Enrique Blasco</t>
   </si>
   <si>
     <t>K7020-68574</t>
   </si>
   <si>
     <t>CHRISTIAN M SIMBAJON</t>
   </si>
   <si>
     <t>K7074-69418</t>
   </si>
   <si>
     <t>Rhea Mae e. Laurito</t>
   </si>
   <si>
     <t>K7074-70209</t>
   </si>
   <si>
     <t>DUMANJUG CEBU</t>
   </si>