--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7125-92759</t>
   </si>
   <si>
     <t>ANGAT BULACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Noemi M Calderon </t>
+    <t>Noemi M Calderon</t>
   </si>
   <si>
     <t>K7017-92398</t>
   </si>
   <si>
     <t>BALIUAG BULACAN</t>
   </si>
   <si>
     <t>MARISZA SANGELES</t>
   </si>
   <si>
     <t>K7061-94295</t>
   </si>
   <si>
     <t>BOCAUE BULACAN</t>
   </si>
   <si>
     <t xml:space="preserve">Antonette San Diego </t>
   </si>
   <si>
     <t>K5005-93767</t>
   </si>
   <si>
     <t>PRISCILA IBASCO</t>
   </si>