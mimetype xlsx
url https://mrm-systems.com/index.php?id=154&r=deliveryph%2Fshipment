--- v1 (2026-07-15)
+++ v2 (2026-10-15)
@@ -68,51 +68,51 @@
   <si>
     <t>K7125-92759</t>
   </si>
   <si>
     <t>ANGAT BULACAN</t>
   </si>
   <si>
     <t>Noemi M Calderon</t>
   </si>
   <si>
     <t>K7017-92398</t>
   </si>
   <si>
     <t>BALIUAG BULACAN</t>
   </si>
   <si>
     <t>MARISZA SANGELES</t>
   </si>
   <si>
     <t>K7061-94295</t>
   </si>
   <si>
     <t>BOCAUE BULACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Antonette San Diego </t>
+    <t>Antonette San Diego</t>
   </si>
   <si>
     <t>K5005-93767</t>
   </si>
   <si>
     <t>PRISCILA IBASCO</t>
   </si>
   <si>
     <t>K7061-92808</t>
   </si>
   <si>
     <t>BULACAN BULACAN</t>
   </si>
   <si>
     <t>KAHREN JOY CRUZ</t>
   </si>
   <si>
     <t>K7030-93873</t>
   </si>
   <si>
     <t>GUIGUINTO BULACAN</t>
   </si>
   <si>
     <t>JOHN ANDREW C KUO</t>
   </si>
@@ -128,141 +128,141 @@
   <si>
     <t>K6002-93535</t>
   </si>
   <si>
     <t>ARIES P. SARONDO</t>
   </si>
   <si>
     <t>K7126-76641</t>
   </si>
   <si>
     <t>Rachel Borromeo</t>
   </si>
   <si>
     <t>K5004-77667</t>
   </si>
   <si>
     <t>NORZAGARAY BULACAN</t>
   </si>
   <si>
     <t>FERNANDO C. MILLA</t>
   </si>
   <si>
     <t>K7133-94316</t>
   </si>
   <si>
-    <t xml:space="preserve">KRISTINE JOY GORRICETA </t>
+    <t>KRISTINE JOY GORRICETA</t>
   </si>
   <si>
     <t>K5005-94093</t>
   </si>
   <si>
     <t>PANDI BULACAN</t>
   </si>
   <si>
     <t>HILDA A GENSON</t>
   </si>
   <si>
     <t>K7069-92743</t>
   </si>
   <si>
     <t>KHIM CYRELL S BENAVIDEZ</t>
   </si>
   <si>
     <t>K7074-93776</t>
   </si>
   <si>
     <t>PLARIDEL BULACAN</t>
   </si>
   <si>
     <t>NATIVIDAD P. CABILUGAN</t>
   </si>
   <si>
     <t>K5003-92661</t>
   </si>
   <si>
     <t>CITY OF SAN JOSE DEL MONTE BULACAN</t>
   </si>
   <si>
     <t>nelson traquena</t>
   </si>
   <si>
     <t>K5003-93495</t>
   </si>
   <si>
     <t>consuelo taopo</t>
   </si>
   <si>
     <t>K5003-93146</t>
   </si>
   <si>
-    <t xml:space="preserve">ALLEN B  ORSOLINO </t>
+    <t>ALLEN B  ORSOLINO</t>
   </si>
   <si>
     <t>K7126-94868</t>
   </si>
   <si>
     <t>SAN RAFAEL BULACAN</t>
   </si>
   <si>
     <t>MARIVIC V. REYES</t>
   </si>
   <si>
     <t>K7061-94377</t>
   </si>
   <si>
     <t>SANTA MARIA BULACAN</t>
   </si>
   <si>
     <t>Lino A. Ugalde</t>
   </si>
   <si>
     <t>K7026-94467</t>
   </si>
   <si>
     <t>Esmeralda d. Navarro</t>
   </si>
   <si>
     <t>T260314173954857</t>
   </si>
   <si>
-    <t xml:space="preserve">FLOREBEL V. CAWILI </t>
+    <t>FLOREBEL V. CAWILI</t>
   </si>
   <si>
     <t>T260313105329257</t>
   </si>
   <si>
     <t>MARILAO BULACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ERLINDA CANLAS </t>
+    <t>ERLINDA CANLAS</t>
   </si>
   <si>
     <t>T260316103922136</t>
   </si>
   <si>
-    <t xml:space="preserve">EMILIA C. MANAYANG </t>
+    <t>EMILIA C. MANAYANG</t>
   </si>
   <si>
     <t>T260316143736569</t>
   </si>
   <si>
     <t>JADE/JIMMER JULAO YONGKO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nby1139</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Larry</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t xml:space="preserve">Ariel </t>
   </si>