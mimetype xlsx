--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -68,120 +68,120 @@
   <si>
     <t>K7068-71053</t>
   </si>
   <si>
     <t>CARMEN DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>RODERICK M.QUIMA</t>
   </si>
   <si>
     <t>K7093-74179</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>KHENNETH JAMES BALAYO</t>
   </si>
   <si>
     <t>K7020-74406</t>
   </si>
   <si>
     <t>SANTO TOMAS DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">HAROLD F SOBREVILLA </t>
+    <t>HAROLD F SOBREVILLA</t>
   </si>
   <si>
     <t>K7133-65365</t>
   </si>
   <si>
     <t>RICARDO SEMBLANTE SR</t>
   </si>
   <si>
     <t>K7063-75183</t>
   </si>
   <si>
     <t>BRAULIO E. DUJALI DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>ELONITA L.TANDOY</t>
   </si>
   <si>
     <t>K7068-74273</t>
   </si>
   <si>
     <t>BANSALAN DAVAO DEL SUR</t>
   </si>
   <si>
     <t>NORMA MADON SISI</t>
   </si>
   <si>
     <t>K7093-74182</t>
   </si>
   <si>
     <t>DAVAO CITY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>RIA ANN V. CASCABEL</t>
   </si>
   <si>
     <t>K7123-67196</t>
   </si>
   <si>
     <t>MARY JOY T. REJAS</t>
   </si>
   <si>
     <t>K7061-67234</t>
   </si>
   <si>
-    <t xml:space="preserve">Amelia Intong </t>
+    <t>Amelia Intong</t>
   </si>
   <si>
     <t>K7058-67464</t>
   </si>
   <si>
-    <t xml:space="preserve"> Kenette jhon   romulo</t>
+    <t>Kenette jhon   romulo</t>
   </si>
   <si>
     <t>K5002-67113</t>
   </si>
   <si>
     <t>Benvenda Clotario</t>
   </si>
   <si>
     <t>K7063-71160</t>
   </si>
   <si>
     <t>CIRILO B.CANSANA</t>
   </si>
   <si>
     <t>K7020-71349</t>
   </si>
   <si>
-    <t xml:space="preserve">PATRICK CLYDE LAPUZ </t>
+    <t>PATRICK CLYDE LAPUZ</t>
   </si>
   <si>
     <t>K7072-71117</t>
   </si>
   <si>
     <t>TRINIDAD SINDAY</t>
   </si>
   <si>
     <t>K7072-68412</t>
   </si>
   <si>
     <t>MITZA GAY MAGALLANO</t>
   </si>
   <si>
     <t>K7017-73828</t>
   </si>
   <si>
     <t>DHONG MAGHINAY</t>
   </si>
   <si>
     <t>K7026-67029</t>
   </si>
   <si>
     <t>Junil carpentero barriga</t>
   </si>
@@ -287,51 +287,51 @@
   <si>
     <t>K7020-68466</t>
   </si>
   <si>
     <t>MACO COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>ROHANIE MALAWI</t>
   </si>
   <si>
     <t>K7121-67349</t>
   </si>
   <si>
     <t>MAWAB COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>Malanie P Butal</t>
   </si>
   <si>
     <t>K7058-67423</t>
   </si>
   <si>
     <t>MONTE15TA COMPOSTELA VALLEY</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maria fely   a. Gablines</t>
+    <t>Maria fely   a. Gablines</t>
   </si>
   <si>
     <t>K7124-67766</t>
   </si>
   <si>
     <t>NABUNTURAN (Capital) COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>RODRIGO SERIOS</t>
   </si>
   <si>
     <t>K7068-68523</t>
   </si>
   <si>
     <t>PANTUKAN COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>RIZAL R.BALATERO</t>
   </si>
   <si>
     <t>K7072-74496</t>
   </si>
   <si>
     <t>CARMEN COTABATO (NORTH COTABATO)</t>
   </si>
@@ -353,87 +353,87 @@
   <si>
     <t>K7020-69552</t>
   </si>
   <si>
     <t>KABACAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>BAYAN T MAMA</t>
   </si>
   <si>
     <t>K7069-74364</t>
   </si>
   <si>
     <t>Bulaw s macabatal</t>
   </si>
   <si>
     <t>K7069-74134</t>
   </si>
   <si>
     <t>Zailon Guiamokan kato</t>
   </si>
   <si>
     <t>K7133-64716</t>
   </si>
   <si>
-    <t xml:space="preserve">Bots solaiman </t>
+    <t>Bots solaiman</t>
   </si>
   <si>
     <t>K7074-73722</t>
   </si>
   <si>
     <t>CITY OF KIDAPAWAN (Capital) COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Linneth b. Mationg</t>
   </si>
   <si>
     <t>K7020-74796</t>
   </si>
   <si>
     <t>MAKILALA COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>ROSENDO A ANDOY</t>
   </si>
   <si>
     <t>K7072-74761</t>
   </si>
   <si>
     <t>MATALAM COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>ABDULBAYAN ANGELES</t>
   </si>
   <si>
     <t>K7093-75272</t>
   </si>
   <si>
     <t>MIDSAYAP COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">SITTIE ARAFYA MACALANDONG </t>
+    <t>SITTIE ARAFYA MACALANDONG</t>
   </si>
   <si>
     <t>K7020-74391</t>
   </si>
   <si>
     <t>M'LANG COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>MAURIA V PINEDA</t>
   </si>
   <si>
     <t>K7063-73865</t>
   </si>
   <si>
     <t>JERY E.ARMONIO</t>
   </si>
   <si>
     <t>K7074-75101</t>
   </si>
   <si>
     <t>Evangeline pural zerrudo</t>
   </si>
   <si>
     <t>K7026-81450</t>
   </si>
@@ -452,162 +452,162 @@
   <si>
     <t>Laiza mae abdullah</t>
   </si>
   <si>
     <t>K7020-70860</t>
   </si>
   <si>
     <t>ALEX BALAWAG TANUGA</t>
   </si>
   <si>
     <t>K7133-65383</t>
   </si>
   <si>
     <t>Nur linda rico</t>
   </si>
   <si>
     <t>K7073-67032</t>
   </si>
   <si>
     <t>ALI LAGASAN</t>
   </si>
   <si>
     <t>K7011-67307</t>
   </si>
   <si>
-    <t xml:space="preserve">NORODIN SANDUYOGAN </t>
+    <t>NORODIN SANDUYOGAN</t>
   </si>
   <si>
     <t>K7063-74959</t>
   </si>
   <si>
     <t>PRESIDENT ROXAS COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>NELBERT LIBRE</t>
   </si>
   <si>
     <t>K7093-71066</t>
   </si>
   <si>
     <t>ALEOSAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">HANIMA SANGKUPAN </t>
+    <t>HANIMA SANGKUPAN</t>
   </si>
   <si>
     <t>K7026-67506</t>
   </si>
   <si>
     <t>KALAMANSIG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>ESNAIRA M.KAMAD</t>
   </si>
   <si>
     <t>K7020-73932</t>
   </si>
   <si>
     <t>SALIPADA T PADSA</t>
   </si>
   <si>
     <t>K6002-81594</t>
   </si>
   <si>
     <t>RASMIDA HAMBALI</t>
   </si>
   <si>
     <t>K7058-67736</t>
   </si>
   <si>
     <t>LEBAK SULTAN KUDARAT</t>
   </si>
   <si>
     <t>John  carl  m yap</t>
   </si>
   <si>
     <t>K7063-70792</t>
   </si>
   <si>
     <t>COTABATO CITY COTABATO CITY</t>
   </si>
   <si>
-    <t xml:space="preserve">SUBIA EDRIS </t>
+    <t>SUBIA EDRIS</t>
   </si>
   <si>
     <t>K7124-67707</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mohamad akilan</t>
+    <t>Mohamad akilan</t>
   </si>
   <si>
     <t>K7093-70163</t>
   </si>
   <si>
     <t>SAMERA AMIGO</t>
   </si>
   <si>
     <t>K7063-74528</t>
   </si>
   <si>
     <t>MAE BANABAN</t>
   </si>
   <si>
     <t>K7058-67721</t>
   </si>
   <si>
     <t>Othing  longga daramig</t>
   </si>
   <si>
     <t>K7020-70771</t>
   </si>
   <si>
-    <t xml:space="preserve">RUBAINA A SUMONSANG </t>
+    <t>RUBAINA A SUMONSANG</t>
   </si>
   <si>
     <t>K7030-66974</t>
   </si>
   <si>
     <t>HANNIBAL AKAR</t>
   </si>
   <si>
     <t>K7020-73449</t>
   </si>
   <si>
     <t>NASSER T GUIAPAR</t>
   </si>
   <si>
     <t>K7121-71986</t>
   </si>
   <si>
     <t>Salima Dimamong</t>
   </si>
   <si>
     <t>K7058-67386</t>
   </si>
   <si>
-    <t xml:space="preserve"> Bai lady ulama</t>
+    <t>Bai lady ulama</t>
   </si>
   <si>
     <t>K7020-70777</t>
   </si>
   <si>
     <t>FATIMA PANO</t>
   </si>
   <si>
     <t>K7063-70958</t>
   </si>
   <si>
     <t>NORAISA T.UTARA</t>
   </si>
   <si>
     <t>K7093-75051</t>
   </si>
   <si>
     <t>KASAN M. SEDIK</t>
   </si>
   <si>
     <t>K7017-74135</t>
   </si>
   <si>
     <t>DIDO MAMA DATU</t>
   </si>
@@ -644,57 +644,57 @@
   <si>
     <t>K7072-70613</t>
   </si>
   <si>
     <t>SUHAILA KALI</t>
   </si>
   <si>
     <t>K7072-70524</t>
   </si>
   <si>
     <t>JENNETH KALIDO</t>
   </si>
   <si>
     <t>K7069-70835</t>
   </si>
   <si>
     <t>Rehana B.bayao</t>
   </si>
   <si>
     <t>K7093-74303</t>
   </si>
   <si>
     <t>DATU PIANG MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">JASMIN U. GANANG </t>
+    <t>JASMIN U. GANANG</t>
   </si>
   <si>
     <t>K7074-70817</t>
   </si>
   <si>
-    <t xml:space="preserve">HASNA AMPANG SINSUAT </t>
+    <t>HASNA AMPANG SINSUAT</t>
   </si>
   <si>
     <t>K7129-67089</t>
   </si>
   <si>
     <t>DATU ODIN SINSUAT (DINAIG) MAGUINDANAO</t>
   </si>
   <si>
     <t>KAMILIA G. USOP</t>
   </si>
   <si>
     <t>K7093-75306</t>
   </si>
   <si>
     <t>ABDULLAWI A. NADIL</t>
   </si>
   <si>
     <t>K7133-64807</t>
   </si>
   <si>
     <t>Hara santi diocolano</t>
   </si>
   <si>
     <t>K7072-73836</t>
   </si>
@@ -740,51 +740,51 @@
   <si>
     <t>K7074-73566</t>
   </si>
   <si>
     <t>Nhorjana I. Pagador</t>
   </si>
   <si>
     <t>K7126-67714</t>
   </si>
   <si>
     <t>SULTAN KUDARAT (NULING) MAGUINDANAO</t>
   </si>
   <si>
     <t>Romina Ebrahim Ali</t>
   </si>
   <si>
     <t>K7073-67657</t>
   </si>
   <si>
     <t>Monsil Calisan Simpal</t>
   </si>
   <si>
     <t>K5005-75131</t>
   </si>
   <si>
-    <t xml:space="preserve">JANISA A SARODIN </t>
+    <t>JANISA A SARODIN</t>
   </si>
   <si>
     <t>K7063-75278</t>
   </si>
   <si>
     <t>UPI MAGUINDANAO</t>
   </si>
   <si>
     <t>CLARENZE A.MARIANO</t>
   </si>
   <si>
     <t>K7073-74818</t>
   </si>
   <si>
     <t>HENJIE JULIO TUPING</t>
   </si>
   <si>
     <t>K7063-70892</t>
   </si>
   <si>
     <t>SULTAN MASTURA MAGUINDANAO</t>
   </si>
   <si>
     <t>REHANA S.UTE</t>
   </si>