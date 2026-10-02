--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,165 +50,165 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7061-67664</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Edwin Dela Cruz </t>
+    <t>Edwin Dela Cruz</t>
   </si>
   <si>
     <t>K7068-70774</t>
   </si>
   <si>
     <t>BABY JANE RAMIR CASIRO</t>
   </si>
   <si>
     <t>K7133-65058</t>
   </si>
   <si>
     <t>SAN MANUEL PANGASINAN</t>
   </si>
   <si>
     <t>DEXIELENE S GOROSPE</t>
   </si>
   <si>
     <t>K7074-70653</t>
   </si>
   <si>
     <t>SUAL PANGASINAN</t>
   </si>
   <si>
     <t>Danilo u  bermio</t>
   </si>
   <si>
     <t>K7133-65917</t>
   </si>
   <si>
     <t>JOCELYN A BRUDO</t>
   </si>
   <si>
     <t>K7074-70441</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>Corazon andres</t>
   </si>
   <si>
     <t>K7020-70399</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ERNESTO L BARRIENTOS </t>
+    <t>ERNESTO L BARRIENTOS</t>
   </si>
   <si>
     <t>K7072-70968</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>AARON SIRON</t>
   </si>
   <si>
     <t>K7026-67608</t>
   </si>
   <si>
     <t>VALENTINA CUELLO RAPANUT</t>
   </si>
   <si>
     <t>K7133-66500</t>
   </si>
   <si>
     <t>BANGUED (Capital) ABRA</t>
   </si>
   <si>
     <t>Napoleon nipal</t>
   </si>
   <si>
     <t>K7126-67594</t>
   </si>
   <si>
     <t>Nida Valera/Maria Regina Valera</t>
   </si>
   <si>
     <t>K7126-67495</t>
   </si>
   <si>
     <t>BUCAY ABRA</t>
   </si>
   <si>
     <t>Joverwin Begnalen</t>
   </si>
   <si>
     <t>K7020-70922</t>
   </si>
   <si>
     <t>SAN QUINTIN ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">RODEL D MINA </t>
+    <t>RODEL D MINA</t>
   </si>
   <si>
     <t>K7030-67628</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>MERLINA LISING</t>
   </si>
   <si>
     <t>K5003-67328</t>
   </si>
   <si>
     <t>TUBA BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">Siegelle JAVIER </t>
+    <t>Siegelle JAVIER</t>
   </si>
   <si>
     <t>K7073-66744</t>
   </si>
   <si>
     <t>CLAVERIA CAGAYAN</t>
   </si>
   <si>
     <t>Jaring Agbayani</t>
   </si>
   <si>
     <t>K7069-70865</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
     <t>GILBERT V CALLO</t>
   </si>
   <si>
     <t>K7026-66999</t>
   </si>
   <si>
     <t>BONTOC (Capital) MOUNTAIN PROVINCE</t>
   </si>
@@ -284,129 +284,129 @@
   <si>
     <t>K7030-67649</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>AGAPITO B DEL ROSARIO</t>
   </si>
   <si>
     <t>K5003-67621</t>
   </si>
   <si>
     <t>REINA MERCEDES ISABELA</t>
   </si>
   <si>
     <t>Jojo gacayan</t>
   </si>
   <si>
     <t>K7061-67028</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Leah Vrezel Manuel </t>
+    <t>Leah Vrezel Manuel</t>
   </si>
   <si>
     <t>K7133-65673</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>Gladys g. Cabaldo</t>
   </si>
   <si>
     <t>K7072-70856</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
     <t>NORIE M. MALLILLIN</t>
   </si>
   <si>
     <t>K7073-67011</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Luz L. Fernandez</t>
   </si>
   <si>
     <t>K7063-70610</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>ZENAIDA S.BARTOLOME</t>
   </si>
   <si>
     <t>K7124-66897</t>
   </si>
   <si>
     <t>DUPAX DEL SUR NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMULO B. DELA CRUZ </t>
+    <t>ROMULO B. DELA CRUZ</t>
   </si>
   <si>
     <t>K7011-66729</t>
   </si>
   <si>
     <t>SARRAT ILOCOS NORTE</t>
   </si>
   <si>
     <t>ARLENE  R. CALARAMO</t>
   </si>
   <si>
     <t>K7061-67023</t>
   </si>
   <si>
     <t>VILLAVERDE NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">John Paul Albinto </t>
+    <t>John Paul Albinto</t>
   </si>
   <si>
     <t>K7058-67798</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>REGINE G. SUNGLAO</t>
   </si>
   <si>
     <t>K7058-67610</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nino  p baesa</t>
+    <t>Nino  p baesa</t>
   </si>
   <si>
     <t>K7072-70443</t>
   </si>
   <si>
     <t>GHEM AND JEFFREY ALCANTARA</t>
   </si>
   <si>
     <t>K7074-70624</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
     <t>JESUS SEBASTIAN</t>
   </si>
   <si>
     <t>K7121-67042</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>Sandara L Montallana</t>
   </si>
@@ -464,51 +464,51 @@
   <si>
     <t>AIRENE CAPARAS</t>
   </si>
   <si>
     <t>K7124-67646</t>
   </si>
   <si>
     <t>JOSE E. LORENZANA</t>
   </si>
   <si>
     <t>K7123-67563</t>
   </si>
   <si>
     <t>GENERAL MAMERTO NATIVIDAD NUEVA ECIJA</t>
   </si>
   <si>
     <t>DENNIS M. BERNABE</t>
   </si>
   <si>
     <t>K7125-64228</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Marciana I Panahon </t>
+    <t>Marciana I Panahon</t>
   </si>
   <si>
     <t>K7073-66912</t>
   </si>
   <si>
     <t>Catalina M. FERMIN</t>
   </si>
   <si>
     <t>K7133-66670</t>
   </si>
   <si>
     <t>LICAB NUEVA ECIJA</t>
   </si>
   <si>
     <t>JANICE B. FIESTA</t>
   </si>
   <si>
     <t>K7133-64782</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>VIOLETA CAWILE CORONADO</t>
   </si>
@@ -557,78 +557,78 @@
   <si>
     <t>Shaita Tadiamon</t>
   </si>
   <si>
     <t>K5001-67787</t>
   </si>
   <si>
     <t>Boss mark mercado</t>
   </si>
   <si>
     <t>K5005-70688</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>JOHN EMERALD MAMINTA</t>
   </si>
   <si>
     <t>K7020-73534</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIE A PAULE </t>
+    <t>JULIE A PAULE</t>
   </si>
   <si>
     <t>K7123-66843</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>ROGELIO ESPELETA</t>
   </si>
   <si>
     <t>K7121-66968</t>
   </si>
   <si>
     <t>Nemie Pearl/Viktor Angelo Cruz</t>
   </si>
   <si>
     <t>K7121-67539</t>
   </si>
   <si>
     <t>K7058-67772</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rodolfo esguerra</t>
+    <t>Rodolfo esguerra</t>
   </si>
   <si>
     <t>K7124-66930</t>
   </si>
   <si>
     <t>LIEZEL M. GARCIA</t>
   </si>
   <si>
     <t>K7126-67641</t>
   </si>
   <si>
     <t>Shierly Dizon</t>
   </si>
   <si>
     <t>K7068-70396</t>
   </si>
   <si>
     <t>ABELARDO V CALMA JR</t>
   </si>
   <si>
     <t>K7068-70461</t>
   </si>
   <si>
     <t>ROGELIO C.BALUYUT</t>
   </si>
@@ -746,51 +746,51 @@
   <si>
     <t>K7058-67773</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>Junard  a  foronda</t>
   </si>
   <si>
     <t>K7121-66646</t>
   </si>
   <si>
     <t>LIDLIDDA ILOCOS SUR</t>
   </si>
   <si>
     <t>Bernard Antiway</t>
   </si>
   <si>
     <t>K7133-66719</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">Josiah bugarin </t>
+    <t>Josiah bugarin</t>
   </si>
   <si>
     <t>K7061-67568</t>
   </si>
   <si>
     <t>BALER (Capital) AURORA</t>
   </si>
   <si>
     <t>Roel Lopez</t>
   </si>
   <si>
     <t>K7061-73986</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>Anafe Palma famor</t>
   </si>
   <si>
     <t>K7072-70566</t>
   </si>
   <si>
     <t>SAN VICENTE ILOCOS SUR</t>
   </si>
@@ -875,78 +875,78 @@
   <si>
     <t>Wilvie O Gonzales</t>
   </si>
   <si>
     <t>K7133-65004</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>
   <si>
     <t>DANICA G RIVERA</t>
   </si>
   <si>
     <t>K7073-67491</t>
   </si>
   <si>
     <t>DESIREE NAVAL CELINO</t>
   </si>
   <si>
     <t>K7026-67024</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">SHERWIN ANDAYA </t>
+    <t>SHERWIN ANDAYA</t>
   </si>
   <si>
     <t>K7026-67420</t>
   </si>
   <si>
     <t>MARK ROLAND BRUAN</t>
   </si>
   <si>
     <t>K7124-66860</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>MRS CARMELITA S. DOMANTAY</t>
   </si>
   <si>
     <t>K7073-66771</t>
   </si>
   <si>
     <t>Ma Ryssa Angela V. Costales</t>
   </si>
   <si>
     <t>K7068-70582</t>
   </si>
   <si>
-    <t xml:space="preserve">SHIRLEY HABLO CEREZO </t>
+    <t>SHIRLEY HABLO CEREZO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cxv604</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>JomarARetrato</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>0000-00-00</t>
   </si>