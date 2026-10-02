--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -65,183 +65,183 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5001-72812</t>
   </si>
   <si>
     <t>MANGATAREM PANGASINAN</t>
   </si>
   <si>
     <t>JOSEPH DOMINGO</t>
   </si>
   <si>
     <t>K7132-74790</t>
   </si>
   <si>
     <t>ANA LISA BAUTISTA</t>
   </si>
   <si>
     <t>K5003-73856</t>
   </si>
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">VICTOR F CUSTODIO </t>
+    <t>VICTOR F CUSTODIO</t>
   </si>
   <si>
     <t>K7069-74384</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
     <t>JENNELN ENCISO/Josefina enciso</t>
   </si>
   <si>
     <t>K7121-72649</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>CHARLOTTE BALAGSO MUÑOZ</t>
   </si>
   <si>
     <t>K7074-67227</t>
   </si>
   <si>
     <t>Susan viloria</t>
   </si>
   <si>
     <t>K7133-71875</t>
   </si>
   <si>
-    <t xml:space="preserve">Reynark a. Quintos </t>
+    <t>Reynark a. Quintos</t>
   </si>
   <si>
     <t>K5003-74403</t>
   </si>
   <si>
     <t>Raquel surigao</t>
   </si>
   <si>
     <t>K7068-62288</t>
   </si>
   <si>
     <t>ME ANN LORENZO CORTEZ</t>
   </si>
   <si>
     <t>K7129-75574</t>
   </si>
   <si>
     <t>CRISTY PAGARIGAN</t>
   </si>
   <si>
     <t>K7072-73208</t>
   </si>
   <si>
     <t>FELICITAS LIMAYO</t>
   </si>
   <si>
     <t>K7030-74569</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Maria Flores </t>
+    <t>Maria Flores</t>
   </si>
   <si>
     <t>K7063-74566</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>RODRIGO R.TURLA</t>
   </si>
   <si>
     <t>K7063-73317</t>
   </si>
   <si>
     <t>CLARITA M.CASTILLO</t>
   </si>
   <si>
     <t>K7072-75217</t>
   </si>
   <si>
-    <t xml:space="preserve">RICARDO REYES </t>
+    <t>RICARDO REYES</t>
   </si>
   <si>
     <t>K7020-69348</t>
   </si>
   <si>
     <t>SAN CLEMENTE TARLAC</t>
   </si>
   <si>
     <t>JENNELYN P PASCUA</t>
   </si>
   <si>
     <t>K7020-69350</t>
   </si>
   <si>
-    <t xml:space="preserve">RICHARD S PASCUA </t>
+    <t>RICHARD S PASCUA</t>
   </si>
   <si>
     <t>K7129-80485</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>GEMMA G. TORRES</t>
   </si>
   <si>
     <t>K7020-68446</t>
   </si>
   <si>
-    <t xml:space="preserve">SAMUEL Z VIERNES </t>
+    <t>SAMUEL Z VIERNES</t>
   </si>
   <si>
     <t>K7020-62083</t>
   </si>
   <si>
     <t>NICK CHARLES B GALLARIN</t>
   </si>
   <si>
     <t>K7011-75726</t>
   </si>
   <si>
     <t>MADELYN B. NELMIDA</t>
   </si>
   <si>
     <t>K7020-69968</t>
   </si>
   <si>
-    <t xml:space="preserve">JAY N MITU </t>
+    <t>JAY N MITU</t>
   </si>
   <si>
     <t>K7020-61977</t>
   </si>
   <si>
     <t>K7026-73677</t>
   </si>
   <si>
     <t>BASISTA PANGASINAN</t>
   </si>
   <si>
     <t>ESMAEL G. SINLAO</t>
   </si>
   <si>
     <t>K7121-75410</t>
   </si>
   <si>
     <t>JOSEPHINE S VELASQUEZ</t>
   </si>
   <si>
     <t>K7121-73786</t>
   </si>
   <si>
     <t>K7129-75640</t>
   </si>
@@ -251,51 +251,51 @@
   <si>
     <t>ROGELIO DE JESUS SR.</t>
   </si>
   <si>
     <t>K7030-69649</t>
   </si>
   <si>
     <t>BEATRIZ ALVARIDA</t>
   </si>
   <si>
     <t>K7068-73149</t>
   </si>
   <si>
     <t>WUEEN ROSE SANGKATE</t>
   </si>
   <si>
     <t>K7068-75155</t>
   </si>
   <si>
     <t>MA ELIZABETH SARMIENTO LOPEZ</t>
   </si>
   <si>
     <t>K7016-73897</t>
   </si>
   <si>
-    <t xml:space="preserve">EVA CANSINO </t>
+    <t>EVA CANSINO</t>
   </si>
   <si>
     <t>K7074-71313</t>
   </si>
   <si>
     <t>MODESTO A BUGARIN</t>
   </si>
   <si>
     <t>K7026-80998</t>
   </si>
   <si>
     <t>Danilo m. Maearaecr</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Obet</t>
   </si>