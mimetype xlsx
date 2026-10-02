--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -200,90 +200,90 @@
   <si>
     <t>CARLINA BERNAL</t>
   </si>
   <si>
     <t>K5005-70602</t>
   </si>
   <si>
     <t>DUMALAG CAPIZ</t>
   </si>
   <si>
     <t>SONIA I.CATIPUNAN</t>
   </si>
   <si>
     <t>K7011-72389</t>
   </si>
   <si>
     <t>ELSIE FULLO</t>
   </si>
   <si>
     <t>K7074-70036</t>
   </si>
   <si>
     <t>DUMARAO CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">Lorena p. Saurin </t>
+    <t>Lorena p. Saurin</t>
   </si>
   <si>
     <t>K7069-68652</t>
   </si>
   <si>
     <t>I15AN CAPIZ</t>
   </si>
   <si>
     <t>RIGIE DEGOMA</t>
   </si>
   <si>
     <t>K7072-75486</t>
   </si>
   <si>
     <t>MAMBUSAO CAPIZ</t>
   </si>
   <si>
     <t>KARLA MAE ESCALA</t>
   </si>
   <si>
     <t>K7020-69621</t>
   </si>
   <si>
-    <t xml:space="preserve">ARNOLD O BERNABE </t>
+    <t>ARNOLD O BERNABE</t>
   </si>
   <si>
     <t>K7068-73185</t>
   </si>
   <si>
     <t>GINA O.DUEÑO</t>
   </si>
   <si>
     <t>K7068-73157</t>
   </si>
   <si>
     <t>PANAY CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPH BANDEJAS </t>
+    <t>JOSEPH BANDEJAS</t>
   </si>
   <si>
     <t>K7069-70504</t>
   </si>
   <si>
     <t>PANITAN CAPIZ</t>
   </si>
   <si>
     <t>GELYN DENOLO</t>
   </si>
   <si>
     <t>K7063-73424</t>
   </si>
   <si>
     <t>PILAR CAPIZ</t>
   </si>
   <si>
     <t>JOSEVEL A.DIONGCO</t>
   </si>
   <si>
     <t>K7074-74000</t>
   </si>
   <si>
     <t>ROXAS CITY (Capital) CAPIZ</t>
   </si>
@@ -338,51 +338,51 @@
   <si>
     <t>MARIBEL ESCANUELA</t>
   </si>
   <si>
     <t>K7093-70152</t>
   </si>
   <si>
     <t>BALASAN ILOILO</t>
   </si>
   <si>
     <t>IRENE BERNANDEZ DACLES</t>
   </si>
   <si>
     <t>K7030-81380</t>
   </si>
   <si>
     <t>BANATE ILOILO</t>
   </si>
   <si>
     <t>JOLIZA JAMELO</t>
   </si>
   <si>
     <t>K7093-67951</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSERITO BACTING </t>
+    <t>JOSERITO BACTING</t>
   </si>
   <si>
     <t>K7093-74711</t>
   </si>
   <si>
     <t>BAROTAC NUEVO ILOILO</t>
   </si>
   <si>
     <t>RIZALINA B. KONG</t>
   </si>
   <si>
     <t>K7074-70378</t>
   </si>
   <si>
     <t>LEOLENNY TADIA</t>
   </si>
   <si>
     <t>K7072-75297</t>
   </si>
   <si>
     <t>BAROTAC VIEJO ILOILO</t>
   </si>
   <si>
     <t>CHERRY ASTAQUINTA</t>
   </si>
@@ -533,102 +533,102 @@
   <si>
     <t>K7068-74556</t>
   </si>
   <si>
     <t>MARIEROSS QUE</t>
   </si>
   <si>
     <t>K7068-75292</t>
   </si>
   <si>
     <t>KEZA SOL T.ALEMANIA</t>
   </si>
   <si>
     <t>K7068-81292</t>
   </si>
   <si>
     <t>K7132-74451</t>
   </si>
   <si>
     <t>Ma. Agnes s Dolar</t>
   </si>
   <si>
     <t>K7016-80997</t>
   </si>
   <si>
-    <t xml:space="preserve">NOELLE LIZA THOMPSON </t>
+    <t>NOELLE LIZA THOMPSON</t>
   </si>
   <si>
     <t>K7063-68383</t>
   </si>
   <si>
     <t>YANLYN KJ.FUENTES</t>
   </si>
   <si>
     <t>K7133-72556</t>
   </si>
   <si>
     <t>ANNALIZA  Damirez or Arnel Damirez Sr.</t>
   </si>
   <si>
     <t>K7074-74562</t>
   </si>
   <si>
     <t>Shannen dclgado</t>
   </si>
   <si>
     <t>K7063-74057</t>
   </si>
   <si>
     <t>HILDA TUGADO</t>
   </si>
   <si>
     <t>K7093-72701</t>
   </si>
   <si>
     <t>K7072-69442</t>
   </si>
   <si>
     <t>ASHLEY ISSA DOTIMAS</t>
   </si>
   <si>
     <t>K7020-70605</t>
   </si>
   <si>
     <t>JANIUAY ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">JANELLE  IYCE CONSULAR </t>
+    <t>JANELLE  IYCE CONSULAR</t>
   </si>
   <si>
     <t>K7020-70549</t>
   </si>
   <si>
     <t>LAMBUNAO ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">SUSAN S  LAVENTE </t>
+    <t>SUSAN S  LAVENTE</t>
   </si>
   <si>
     <t>K7105-80783</t>
   </si>
   <si>
     <t>KRISTY LANE SUNDIAM</t>
   </si>
   <si>
     <t>K7063-69474</t>
   </si>
   <si>
     <t>ELIZABETH ABUNDA</t>
   </si>
   <si>
     <t>K7073-66752</t>
   </si>
   <si>
     <t>LEMERY ILOILO</t>
   </si>
   <si>
     <t>Norberto Francisco</t>
   </si>
   <si>
     <t>K5001-81847</t>
   </si>
@@ -764,84 +764,84 @@
   <si>
     <t>MARY SANCHEZ</t>
   </si>
   <si>
     <t>K7068-74370</t>
   </si>
   <si>
     <t>SANTA BARBARA ILOILO</t>
   </si>
   <si>
     <t>JOSE ALFREDO SABANDO</t>
   </si>
   <si>
     <t>K7068-73413</t>
   </si>
   <si>
     <t>ROBERTO UMADHAY SILAO</t>
   </si>
   <si>
     <t>K7058-67701</t>
   </si>
   <si>
     <t>SARA ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve"> Molarose  parmerola</t>
+    <t>Molarose  parmerola</t>
   </si>
   <si>
     <t>K7063-74811</t>
   </si>
   <si>
     <t>BUENA15TA GUIMARAS</t>
   </si>
   <si>
     <t>JSSIE MADAHAN</t>
   </si>
   <si>
     <t>K7063-74895</t>
   </si>
   <si>
     <t>NUEVA VALENCIA GUIMARAS</t>
   </si>
   <si>
     <t>NOEMI G.GALZOTE</t>
   </si>
   <si>
     <t>K7072-73009</t>
   </si>
   <si>
     <t>SMARK GAQUIT</t>
   </si>
   <si>
     <t>K5005-69019</t>
   </si>
   <si>
     <t>SAN LORENZO GUIMARAS</t>
   </si>
   <si>
-    <t xml:space="preserve">LERRA MAÑALE </t>
+    <t>LERRA MAÑALE</t>
   </si>
   <si>
     <t>K7068-73051</t>
   </si>
   <si>
     <t>SIBUNAG GUIMARAS</t>
   </si>
   <si>
     <t>JESUZIMO GENOVAÑA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nih9971</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Beljan escollar 09502457310</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>