--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,117 +50,117 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7030-74577</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Alwin D Agluba </t>
+    <t>Alwin D Agluba</t>
   </si>
   <si>
     <t>K7063-73600</t>
   </si>
   <si>
-    <t xml:space="preserve">RUBY M.MENDOZA </t>
+    <t>RUBY M.MENDOZA</t>
   </si>
   <si>
     <t>K7072-75030</t>
   </si>
   <si>
     <t>ROMINA SALIC</t>
   </si>
   <si>
     <t>K7127-74270</t>
   </si>
   <si>
     <t>MARYANN LOPEZ GARCIA</t>
   </si>
   <si>
     <t>K7063-73593</t>
   </si>
   <si>
     <t>MJ GUIAO FLORES</t>
   </si>
   <si>
     <t>K5005-73434</t>
   </si>
   <si>
     <t>RITA ARLENE DAVID</t>
   </si>
   <si>
     <t>K7093-73955</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>MERLY A. BRAZIL</t>
   </si>
   <si>
     <t>K7063-74329</t>
   </si>
   <si>
     <t>ANGELICA JUANTA CORTEZ</t>
   </si>
   <si>
     <t>K7058-75211</t>
   </si>
   <si>
-    <t xml:space="preserve"> Carl xdanniel cm masa</t>
+    <t>Carl xdanniel cm masa</t>
   </si>
   <si>
     <t>K7020-74081</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JOY DUE ANGELES </t>
+    <t>MARY JOY DUE ANGELES</t>
   </si>
   <si>
     <t>K7020-75469</t>
   </si>
   <si>
-    <t xml:space="preserve">JONARD ROQUE </t>
+    <t>JONARD ROQUE</t>
   </si>
   <si>
     <t>K7124-71859</t>
   </si>
   <si>
     <t>JOSE FRONDA ORDANEZ</t>
   </si>
   <si>
     <t>K7121-75887</t>
   </si>
   <si>
     <t>Janet D Consuelo</t>
   </si>
   <si>
     <t>K7063-69094</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>CARLO MOLINA</t>
   </si>
   <si>
     <t>K7011-75039</t>
   </si>