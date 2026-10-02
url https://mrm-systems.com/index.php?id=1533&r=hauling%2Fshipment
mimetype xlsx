--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -83,189 +83,189 @@
   <si>
     <t>K7068-62174</t>
   </si>
   <si>
     <t>CITY OF TABUK (Capital) KALINGA</t>
   </si>
   <si>
     <t>ARJAY AGUB MAGAWAY</t>
   </si>
   <si>
     <t>K7063-63422</t>
   </si>
   <si>
     <t>HARLEY D.AMPOC</t>
   </si>
   <si>
     <t>K7011-74220</t>
   </si>
   <si>
     <t>JASON RODERICK PLAN</t>
   </si>
   <si>
     <t>K7133-76456</t>
   </si>
   <si>
-    <t xml:space="preserve">Maria Christina trinidad </t>
+    <t>Maria Christina trinidad</t>
   </si>
   <si>
     <t>K7063-67556</t>
   </si>
   <si>
     <t>K5002-68019</t>
   </si>
   <si>
     <t>ENRIQUE DELA CRUZ</t>
   </si>
   <si>
     <t>K7061-63883</t>
   </si>
   <si>
     <t>Wilson c. Cacatian</t>
   </si>
   <si>
     <t>K5001-81491</t>
   </si>
   <si>
     <t>ALICIA ISABELA</t>
   </si>
   <si>
     <t>SCARLET ANDAYA/ LUZ ANDAYA</t>
   </si>
   <si>
     <t>K7093-72538</t>
   </si>
   <si>
     <t>VANESSA V. PACHECO</t>
   </si>
   <si>
     <t>K7020-73591</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>JAY AR C SABADO</t>
   </si>
   <si>
     <t>K7020-70004</t>
   </si>
   <si>
     <t>ANA MARIA FEDELIS</t>
   </si>
   <si>
     <t>K7020-68341</t>
   </si>
   <si>
-    <t xml:space="preserve">ELIAH CANAVERAL </t>
+    <t>ELIAH CANAVERAL</t>
   </si>
   <si>
     <t>K7072-69047</t>
   </si>
   <si>
-    <t xml:space="preserve">RAYMUNDO P MENSALVAS </t>
+    <t>RAYMUNDO P MENSALVAS</t>
   </si>
   <si>
     <t>K7020-72842</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>ERICK  SAET FURUC</t>
   </si>
   <si>
     <t>K7124-68139</t>
   </si>
   <si>
     <t>MARY GRACE I MARTIN</t>
   </si>
   <si>
     <t>K7126-74799</t>
   </si>
   <si>
     <t>Ernesto Tubera Jr.</t>
   </si>
   <si>
     <t>K7061-70500</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>Rosalinda Gattering</t>
   </si>
   <si>
     <t>K7016-74328</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHAEL ANGELO VENTURA </t>
+    <t>MICHAEL ANGELO VENTURA</t>
   </si>
   <si>
     <t>K7016-73612</t>
   </si>
   <si>
     <t>K7017-74466</t>
   </si>
   <si>
     <t>GLORIA OCHOA</t>
   </si>
   <si>
     <t>K7074-73002</t>
   </si>
   <si>
     <t>Jorge m. Abrdnilla</t>
   </si>
   <si>
     <t>K7124-79021</t>
   </si>
   <si>
     <t>MANUEL B. ESTEBAN</t>
   </si>
   <si>
     <t>K7017-71725</t>
   </si>
   <si>
     <t>GEORGE DUQUE</t>
   </si>
   <si>
     <t>K5002-73667</t>
   </si>
   <si>
     <t>DIONEL A. JOSE</t>
   </si>
   <si>
     <t>K7072-63705</t>
   </si>
   <si>
     <t>FRANCIS HOWARD TALAUE</t>
   </si>
   <si>
     <t>K7074-63494</t>
   </si>
   <si>
-    <t xml:space="preserve">MARYN MIGUEL </t>
+    <t>MARYN MIGUEL</t>
   </si>
   <si>
     <t>K7068-68363</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>ELIZA S.ARCANGEL</t>
   </si>
   <si>
     <t>K7068-73855</t>
   </si>
   <si>
     <t>LOLITA M.CAVUGSA</t>
   </si>
   <si>
     <t>K7126-75333</t>
   </si>
   <si>
     <t>SAN ISIDRO ISABELA</t>
   </si>
   <si>
     <t>Shiela Bermudez</t>
   </si>