--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -110,90 +110,90 @@
   <si>
     <t>DANGLAS ABRA</t>
   </si>
   <si>
     <t>RUFFY TAN</t>
   </si>
   <si>
     <t>K7063-70051</t>
   </si>
   <si>
     <t>LA PAZ ABRA</t>
   </si>
   <si>
     <t>GERALD TALINGDAN</t>
   </si>
   <si>
     <t>K7121-73540</t>
   </si>
   <si>
     <t>Lenny Bagingan</t>
   </si>
   <si>
     <t>K7016-73198</t>
   </si>
   <si>
-    <t xml:space="preserve">MANNY ABBAGAO </t>
+    <t>MANNY ABBAGAO</t>
   </si>
   <si>
     <t>K7068-73309</t>
   </si>
   <si>
     <t>LAGANGILANG ABRA</t>
   </si>
   <si>
     <t>TWINKLE SHANE TABANIAG</t>
   </si>
   <si>
     <t>K7063-66766</t>
   </si>
   <si>
     <t>JENNIFER A.TRONGCO</t>
   </si>
   <si>
     <t>K7133-71900</t>
   </si>
   <si>
     <t>PIDIGAN ABRA</t>
   </si>
   <si>
     <t>Jocelyn bocarile</t>
   </si>
   <si>
     <t>K7093-62119</t>
   </si>
   <si>
     <t>SAN JUAN ABRA</t>
   </si>
   <si>
     <t>ROMINALDO BABAZA TIMBREZA</t>
   </si>
   <si>
     <t>K7121-72831</t>
   </si>
   <si>
-    <t xml:space="preserve">Shawn B Gayares </t>
+    <t>Shawn B Gayares</t>
   </si>
   <si>
     <t>K6002-74956</t>
   </si>
   <si>
     <t>TAYUM ABRA</t>
   </si>
   <si>
     <t>ANGELDKN PRISLEY ELVEN̈A</t>
   </si>
   <si>
     <t>K7126-70751</t>
   </si>
   <si>
     <t>VILLAVICIOSA ABRA</t>
   </si>
   <si>
     <t>Gemma B Pescozo</t>
   </si>
   <si>
     <t>K7011-75066</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
@@ -320,51 +320,51 @@
   <si>
     <t>DIVINE LOVE N.GALVEZ</t>
   </si>
   <si>
     <t>K7017-62512</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>ARLITO M. JUDAN</t>
   </si>
   <si>
     <t>K7072-73215</t>
   </si>
   <si>
     <t>IGNACIO BACANI</t>
   </si>
   <si>
     <t>K7123-75216</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">DYLAN EPHRAIM A. VILLARUZ </t>
+    <t>DYLAN EPHRAIM A. VILLARUZ</t>
   </si>
   <si>
     <t>K6002-73864</t>
   </si>
   <si>
     <t>SUDIPEN LA UNION</t>
   </si>
   <si>
     <t>MARY JOY S. OBIAS</t>
   </si>
   <si>
     <t>K6002-73858</t>
   </si>
   <si>
     <t>MARGARET S. BUYAN</t>
   </si>
   <si>
     <t>K7017-66820</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
     <t>HECTOR L ROSIDO</t>
   </si>