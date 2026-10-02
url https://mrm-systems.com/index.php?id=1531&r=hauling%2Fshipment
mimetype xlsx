--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,108 +50,108 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7020-73142</t>
   </si>
   <si>
     <t>BAGAC BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">NOVY ANN B GONZALES </t>
+    <t>NOVY ANN B GONZALES</t>
   </si>
   <si>
     <t>K7063-73994</t>
   </si>
   <si>
     <t>NELDA N.BULANADI</t>
   </si>
   <si>
     <t>K7063-69499</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>REYNALDO SANGALANG</t>
   </si>
   <si>
     <t>K7068-74341</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ANJO REYES SALVADOR </t>
+    <t>ANJO REYES SALVADOR</t>
   </si>
   <si>
     <t>K7069-74581</t>
   </si>
   <si>
     <t>Emelita estavillo</t>
   </si>
   <si>
     <t>K7016-74203</t>
   </si>
   <si>
     <t>DIANA BAYAS</t>
   </si>
   <si>
     <t>K7126-75257</t>
   </si>
   <si>
-    <t xml:space="preserve">Marie Paz S Loquisan </t>
+    <t>Marie Paz S Loquisan</t>
   </si>
   <si>
     <t>K7063-72408</t>
   </si>
   <si>
     <t>PURITA ISIP</t>
   </si>
   <si>
     <t>K7069-74035</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">FREDDIE NABOR </t>
+    <t>FREDDIE NABOR</t>
   </si>
   <si>
     <t>K7020-73952</t>
   </si>
   <si>
     <t>FRANCISCO M MENDOZA JR</t>
   </si>
   <si>
     <t>K7017-73992</t>
   </si>
   <si>
     <t>MARITA S DABU</t>
   </si>
   <si>
     <t>K7126-75854</t>
   </si>
   <si>
     <t>Cherie Belleza Blancia</t>
   </si>
   <si>
     <t>K7135-73675</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>