--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -248,51 +248,51 @@
   <si>
     <t>K7063-74115</t>
   </si>
   <si>
     <t>CITY OF KABANKALAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>JULIANE N.ESCULTOR</t>
   </si>
   <si>
     <t>K7063-72782</t>
   </si>
   <si>
     <t>TRINIDAD VIAJANTE</t>
   </si>
   <si>
     <t>K7063-69946</t>
   </si>
   <si>
     <t>EDWARD M SALUTA</t>
   </si>
   <si>
     <t>K7020-75468</t>
   </si>
   <si>
-    <t xml:space="preserve">MABEL M PADEROG </t>
+    <t>MABEL M PADEROG</t>
   </si>
   <si>
     <t>K7017-69031</t>
   </si>
   <si>
     <t>HERNEILLE P HAINGA</t>
   </si>
   <si>
     <t>K7017-73826</t>
   </si>
   <si>
     <t>LA CARLOTA CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>RAQUEL BELARMINO</t>
   </si>
   <si>
     <t>K7017-69035</t>
   </si>
   <si>
     <t>LUCKY VALDEVIEAO</t>
   </si>
   <si>
     <t>K7072-69739</t>
   </si>
@@ -347,51 +347,51 @@
   <si>
     <t>K7068-70117</t>
   </si>
   <si>
     <t>JENNIE G.ABELLAR</t>
   </si>
   <si>
     <t>K7020-69590</t>
   </si>
   <si>
     <t>CECIL ISULAT</t>
   </si>
   <si>
     <t>K7068-69936</t>
   </si>
   <si>
     <t>BARBIE ANN ASPA</t>
   </si>
   <si>
     <t>K7020-68705</t>
   </si>
   <si>
     <t>CITY OF SIPALAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">JC REAL S MENDOZA </t>
+    <t>JC REAL S MENDOZA</t>
   </si>
   <si>
     <t>K7063-68429</t>
   </si>
   <si>
     <t>CITY OF TALISAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ELAINE JOYCE E.LESCANO</t>
   </si>
   <si>
     <t>K7072-72194</t>
   </si>
   <si>
     <t>REYMAR JARANILLA</t>
   </si>
   <si>
     <t>K7072-72192</t>
   </si>
   <si>
     <t>SYRAH MARIE DONES</t>
   </si>
   <si>
     <t>K7068-68782</t>
   </si>
@@ -431,66 +431,66 @@
   <si>
     <t>ELOISA PADIOS</t>
   </si>
   <si>
     <t>K7017-67978</t>
   </si>
   <si>
     <t>ENRIQUITA LEDESMA</t>
   </si>
   <si>
     <t>K7072-63315</t>
   </si>
   <si>
     <t>AYUNGON NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>LENYDON MONTECINO</t>
   </si>
   <si>
     <t>K8002-74593</t>
   </si>
   <si>
     <t>BACONG NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELICA CARAJAY </t>
+    <t>ANGELICA CARAJAY</t>
   </si>
   <si>
     <t>K7093-62763</t>
   </si>
   <si>
     <t>JAKELOYD B. VENTURA</t>
   </si>
   <si>
     <t>K5005-68411</t>
   </si>
   <si>
     <t>BAIS CITY NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">CONCORDIA MACEDA </t>
+    <t>CONCORDIA MACEDA</t>
   </si>
   <si>
     <t>K5005-63398</t>
   </si>
   <si>
     <t>K7017-73744</t>
   </si>
   <si>
     <t>CITY OF BAYAWAN (TULONG) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>EMILY L GAMAO</t>
   </si>
   <si>
     <t>K7129-73619</t>
   </si>
   <si>
     <t>ESPIRIDION MONTIZA</t>
   </si>
   <si>
     <t>K7121-72247</t>
   </si>
   <si>
     <t>BINDOY (PAYABON) NEGROS ORIENTAL</t>
   </si>
@@ -503,162 +503,162 @@
   <si>
     <t>CANLAON CITY NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>MARTEN LOUIE SABUGAR</t>
   </si>
   <si>
     <t>K7020-63450</t>
   </si>
   <si>
     <t>DUMAGUETE CITY (Capital) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>TRINIDAD R CAJEGAS</t>
   </si>
   <si>
     <t>K7121-75789</t>
   </si>
   <si>
     <t>Ponciano Salimbagat</t>
   </si>
   <si>
     <t>K7093-70934</t>
   </si>
   <si>
-    <t xml:space="preserve"> GERALYN P. ORITO</t>
+    <t>GERALYN P. ORITO</t>
   </si>
   <si>
     <t>K8002-74317</t>
   </si>
   <si>
     <t>JIMMY SALIMBAGAT</t>
   </si>
   <si>
     <t>K7068-68885</t>
   </si>
   <si>
     <t>WENDELYN MORANDARTE</t>
   </si>
   <si>
     <t>K5002-81484</t>
   </si>
   <si>
     <t>CARL R. DORO-ON</t>
   </si>
   <si>
     <t>K7017-71728</t>
   </si>
   <si>
     <t>MARIO SALVORO</t>
   </si>
   <si>
     <t>K7068-69712</t>
   </si>
   <si>
     <t>RAFFY Y ABING</t>
   </si>
   <si>
     <t>K7058-71833</t>
   </si>
   <si>
     <t>CITY OF GUIHULNGAN NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maricris lerado</t>
+    <t>Maricris lerado</t>
   </si>
   <si>
     <t>K7133-71635</t>
   </si>
   <si>
     <t>MABINAY NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Jimme L. Baldomar </t>
+    <t>Jimme L. Baldomar</t>
   </si>
   <si>
     <t>K7072-75511</t>
   </si>
   <si>
     <t>ARVIN VILAR</t>
   </si>
   <si>
     <t>K7063-68720</t>
   </si>
   <si>
     <t>MARY GRACE L.KADUSALE</t>
   </si>
   <si>
     <t>K7063-74642</t>
   </si>
   <si>
     <t>SANTA CATALINA NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ESTER ESTRADA </t>
+    <t>ESTER ESTRADA</t>
   </si>
   <si>
     <t>K5005-69948</t>
   </si>
   <si>
     <t>SIATON NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>Lorna p.Mahilum</t>
   </si>
   <si>
     <t>K7017-66580</t>
   </si>
   <si>
     <t>IRENE M PAJUNAR</t>
   </si>
   <si>
     <t>K5005-74728</t>
   </si>
   <si>
     <t>K7093-62752</t>
   </si>
   <si>
     <t>SIBULAN NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">WILMA S. FILIPINAS </t>
+    <t>WILMA S. FILIPINAS</t>
   </si>
   <si>
     <t>K7123-72942</t>
   </si>
   <si>
     <t>ANABEL ORCIA</t>
   </si>
   <si>
     <t>K7069-73343</t>
   </si>
   <si>
     <t>CITY OF TANJAY NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ARVEY BALANSAG </t>
+    <t>ARVEY BALANSAG</t>
   </si>
   <si>
     <t>K7127-72296</t>
   </si>
   <si>
     <t>SONIA LISONDRA</t>
   </si>
   <si>
     <t>K7068-72677</t>
   </si>
   <si>
     <t>MARIA NITA REYES</t>
   </si>
   <si>
     <t>K7124-71939</t>
   </si>
   <si>
     <t>TAYASAN NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>EDWARD SUIP</t>
   </si>
   <si>
     <t>K7061-72890</t>
   </si>
@@ -677,51 +677,51 @@
   <si>
     <t>JOCELYN J YANGCO</t>
   </si>
   <si>
     <t>K7017-74316</t>
   </si>
   <si>
     <t>MERAY B APAO</t>
   </si>
   <si>
     <t>K7072-73860</t>
   </si>
   <si>
     <t>SAN JUAN SIQUIJOR</t>
   </si>
   <si>
     <t>JEFFREY COMAENGKING</t>
   </si>
   <si>
     <t>K7061-73549</t>
   </si>
   <si>
     <t>SIQUIJOR (Capital) SIQUIJOR</t>
   </si>
   <si>
-    <t xml:space="preserve">Nomie lou Dongon </t>
+    <t>Nomie lou Dongon</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cpp5011</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Jonathan amit 09654879807</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>