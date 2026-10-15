--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>05/23/2026 02:20:57 - 05/26/2026 01:43:00</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -101,135 +101,132 @@
   <si>
     <t>K8002-79454</t>
   </si>
   <si>
     <t>BETTY JARALBIO</t>
   </si>
   <si>
     <t>K7017-91514</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>ZENAIDA OCAMPO</t>
   </si>
   <si>
     <t>K5003-94073</t>
   </si>
   <si>
     <t>Cristina Duldulao</t>
   </si>
   <si>
     <t>K7123-92463</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSELYN FERNANDO </t>
+    <t>ROSELYN FERNANDO</t>
   </si>
   <si>
     <t>K7068-79048</t>
   </si>
   <si>
     <t>CORAZON CILLAN PALERMO</t>
   </si>
   <si>
     <t>K5003-92718</t>
   </si>
   <si>
     <t>LYCA CABUANG</t>
   </si>
   <si>
     <t>K7121-93763</t>
   </si>
   <si>
     <t>Pamela Amor L Dulay</t>
   </si>
   <si>
     <t>K7061-92808</t>
   </si>
   <si>
     <t>BULACAN BULACAN</t>
   </si>
   <si>
     <t>KAHREN JOY CRUZ</t>
   </si>
   <si>
     <t>T260311145405495</t>
   </si>
   <si>
     <t>GERLIE ORIA</t>
   </si>
   <si>
     <t>T260313105329257</t>
   </si>
   <si>
     <t>MARILAO BULACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ERLINDA CANLAS </t>
+    <t>ERLINDA CANLAS</t>
   </si>
   <si>
     <t>T260309092637226</t>
   </si>
   <si>
-    <t xml:space="preserve">ROQELIO BAUTISTA </t>
+    <t>ROQELIO BAUTISTA</t>
   </si>
   <si>
     <t>T260309104847620</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA LOURDES TAN-GREDONIA </t>
+    <t>MARIA LOURDES TAN-GREDONIA</t>
   </si>
   <si>
     <t>T260311112845207</t>
   </si>
   <si>
-    <t xml:space="preserve">PAZ BASCO </t>
+    <t>PAZ BASCO</t>
   </si>
   <si>
     <t>T260311113019456</t>
   </si>
   <si>
-    <t>PAZ BASCO</t>
-[...1 lines deleted...]
-  <si>
     <t>T260314172202353</t>
   </si>
   <si>
-    <t xml:space="preserve">MISSUARI VILLA LOBOS </t>
+    <t>MISSUARI VILLA LOBOS</t>
   </si>
   <si>
     <t>T260316183041441</t>
   </si>
   <si>
     <t>CECILIA REATES</t>
   </si>
   <si>
     <t>T260316193944124</t>
   </si>
   <si>
-    <t xml:space="preserve">JUN TRINIDAD </t>
+    <t>JUN TRINIDAD</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb 3329</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Mario</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rommel</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>
@@ -878,141 +875,141 @@
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24" t="s">
         <v>11</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" t="s">
+        <v>11</v>
+      </c>
+      <c r="C26">
+        <v>1</v>
+      </c>
+      <c r="D26" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B27" t="s">
         <v>11</v>
       </c>
       <c r="C27">
         <v>3</v>
       </c>
       <c r="D27" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>55</v>
+      </c>
+      <c r="B28" t="s">
+        <v>11</v>
+      </c>
+      <c r="C28">
+        <v>1</v>
+      </c>
+      <c r="D28" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
+        <v>59</v>
+      </c>
+      <c r="B31" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
+        <v>65</v>
+      </c>
+      <c r="B34" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
+        <v>67</v>
+      </c>
+      <c r="B35" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>