--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -173,78 +173,78 @@
   <si>
     <t>K7132-74104</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>Olivia cabanilla</t>
   </si>
   <si>
     <t>K7017-72958</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>GILDA ADUCA PRINCESS JOY ADUCA</t>
   </si>
   <si>
     <t>K7068-74341</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ANJO REYES SALVADOR </t>
+    <t>ANJO REYES SALVADOR</t>
   </si>
   <si>
     <t>K7069-74581</t>
   </si>
   <si>
     <t>Emelita estavillo</t>
   </si>
   <si>
     <t>K7020-73952</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
     <t>FRANCISCO M MENDOZA JR</t>
   </si>
   <si>
     <t>K7017-73992</t>
   </si>
   <si>
     <t>MARITA S DABU</t>
   </si>
   <si>
     <t>K7069-74035</t>
   </si>
   <si>
-    <t xml:space="preserve">FREDDIE NABOR </t>
+    <t>FREDDIE NABOR</t>
   </si>
   <si>
     <t>K7020-74187</t>
   </si>
   <si>
     <t>ORANI BATAAN</t>
   </si>
   <si>
     <t>FELINO L GAMBAN JR</t>
   </si>
   <si>
     <t>K7063-74545</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
     <t>EULA HERISA.P.RIDRIGUEZ</t>
   </si>
   <si>
     <t>K7017-73832</t>
   </si>
   <si>
     <t>BANAYOYO ILOCOS SUR</t>
   </si>
@@ -311,93 +311,93 @@
   <si>
     <t>K7068-74683</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>LORENA ANTONIO ORTEGA</t>
   </si>
   <si>
     <t>K7068-74514</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>MERCY RE BANAL</t>
   </si>
   <si>
     <t>K7020-73508</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">JESSIE C ALEJANDRO </t>
+    <t>JESSIE C ALEJANDRO</t>
   </si>
   <si>
     <t>K7068-74051</t>
   </si>
   <si>
     <t>TALUGTUG NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARIA P BOGASTO</t>
   </si>
   <si>
     <t>K7063-74329</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>ANGELICA JUANTA CORTEZ</t>
   </si>
   <si>
     <t>K7093-73955</t>
   </si>
   <si>
     <t>MERLY A. BRAZIL</t>
   </si>
   <si>
     <t>K7020-74081</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JOY DUE ANGELES </t>
+    <t>MARY JOY DUE ANGELES</t>
   </si>
   <si>
     <t>K7068-74418</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">NILO J. LOMANDAS </t>
+    <t>NILO J. LOMANDAS</t>
   </si>
   <si>
     <t>K7072-73628</t>
   </si>
   <si>
     <t>IRMA R. DAVID</t>
   </si>
   <si>
     <t>K7072-74582</t>
   </si>
   <si>
     <t>TERESA F. MAMUCUD</t>
   </si>
   <si>
     <t>K7020-74363</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>CARLITO L. MUSNGI JR</t>
   </si>
   <si>
     <t>K7069-73525</t>
   </si>
@@ -440,51 +440,51 @@
   <si>
     <t>GERALD DOMINGO</t>
   </si>
   <si>
     <t>K7072-73839</t>
   </si>
   <si>
     <t>CANDELARIA ZAMBALES</t>
   </si>
   <si>
     <t>LEILA NAJERA</t>
   </si>
   <si>
     <t>K7068-74216</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
     <t>PRINCESS C.RAMOS</t>
   </si>
   <si>
     <t>K7020-73938</t>
   </si>
   <si>
-    <t xml:space="preserve">DANNY B MADARANG </t>
+    <t>DANNY B MADARANG</t>
   </si>
   <si>
     <t>K7063-73947</t>
   </si>
   <si>
     <t>DIPACULAO AURORA</t>
   </si>
   <si>
     <t>ARNEL ORDOÑA</t>
   </si>
   <si>
     <t>K7072-74560</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>FEDERICO ORDONES</t>
   </si>
   <si>
     <t>K7068-74453</t>
   </si>
   <si>
     <t>BANGAR LA UNION</t>
   </si>
@@ -521,51 +521,51 @@
   <si>
     <t>K7068-74465</t>
   </si>
   <si>
     <t>XANTIPPE T. PUNZALAN</t>
   </si>
   <si>
     <t>K7074-73733</t>
   </si>
   <si>
     <t>DINGRAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>CHRISTOPHER PASION</t>
   </si>
   <si>
     <t>K7074-74040</t>
   </si>
   <si>
     <t>K7020-73477</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">GLO U FERNANDO </t>
+    <t>GLO U FERNANDO</t>
   </si>
   <si>
     <t>K7017-73827</t>
   </si>
   <si>
     <t>AURORA D PAGADUAN</t>
   </si>
   <si>
     <t>K7020-74419</t>
   </si>
   <si>
     <t>NIDA M GREGORIO</t>
   </si>
   <si>
     <t>K7068-74565</t>
   </si>
   <si>
     <t>BURGOS PANGASINAN</t>
   </si>
   <si>
     <t>FRANCISCO RANAY</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>