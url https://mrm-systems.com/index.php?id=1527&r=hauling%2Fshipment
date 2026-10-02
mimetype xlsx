--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,126 +50,126 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7093-73452</t>
   </si>
   <si>
     <t>LIPA CITY BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIANA DE TORRES TOLENTINO </t>
+    <t>JULIANA DE TORRES TOLENTINO</t>
   </si>
   <si>
     <t>K7074-75253</t>
   </si>
   <si>
     <t>SAN JOSE BATANGAS</t>
   </si>
   <si>
     <t>ROWENA A.BALLO</t>
   </si>
   <si>
     <t>K5002-81489</t>
   </si>
   <si>
     <t>ALICIA RAYMUNDO</t>
   </si>
   <si>
     <t>K7011-81577</t>
   </si>
   <si>
     <t>SAN PASCUAL BATANGAS</t>
   </si>
   <si>
     <t>ANGEL M. ARETA</t>
   </si>
   <si>
     <t>K7030-81508</t>
   </si>
   <si>
     <t>CITY OF TANAUAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Larry Monte </t>
+    <t>Larry Monte</t>
   </si>
   <si>
     <t>K7020-74246</t>
   </si>
   <si>
     <t>ATIMONAN QUEZON</t>
   </si>
   <si>
     <t>ROLDAN M LOSLOSO</t>
   </si>
   <si>
     <t>K7063-74708</t>
   </si>
   <si>
     <t>CANDELARIA QUEZON</t>
   </si>
   <si>
     <t>DIVINE JOY BUEZA</t>
   </si>
   <si>
     <t>K7069-74148</t>
   </si>
   <si>
     <t>LOPEZ QUEZON</t>
   </si>
   <si>
     <t>Ma Theresa penaflor</t>
   </si>
   <si>
     <t>K7017-73814</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
     <t>JESSIE M PALMA</t>
   </si>
   <si>
     <t>K7068-74237</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELITO M. RODRIGUEZ </t>
+    <t>ANGELITO M. RODRIGUEZ</t>
   </si>
   <si>
     <t>K5003-81435</t>
   </si>
   <si>
     <t>Mary Grace glorioso</t>
   </si>
   <si>
     <t>K7072-73169</t>
   </si>
   <si>
     <t>BACACAY ALBAY</t>
   </si>
   <si>
     <t>SOCORRO A. ANDES</t>
   </si>
   <si>
     <t>K7017-72618</t>
   </si>
   <si>
     <t>MARK ANJO BARASONA</t>
   </si>
   <si>
     <t>K7072-68046</t>
   </si>
@@ -185,174 +185,174 @@
   <si>
     <t>NIÑO M.ARANA</t>
   </si>
   <si>
     <t>K7063-75121</t>
   </si>
   <si>
     <t>MICHELLE N.NERO</t>
   </si>
   <si>
     <t>K5003-74290</t>
   </si>
   <si>
     <t>DARAGA (LOCSIN) ALBAY</t>
   </si>
   <si>
     <t>DIANE AMARANTO</t>
   </si>
   <si>
     <t>K7072-73614</t>
   </si>
   <si>
     <t>LEGAZPI CITY (Capital) ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">DEYNIELL MARTIN </t>
+    <t>DEYNIELL MARTIN</t>
   </si>
   <si>
     <t>K7068-72634</t>
   </si>
   <si>
     <t>JOVIT BANTIGUE</t>
   </si>
   <si>
     <t>K7072-73042</t>
   </si>
   <si>
     <t>JULIUS AND GRACE LUVINDINO</t>
   </si>
   <si>
     <t>K7072-81595</t>
   </si>
   <si>
     <t>MARIE IRINE OTAMIAS</t>
   </si>
   <si>
     <t>K7020-69838</t>
   </si>
   <si>
     <t>ROSARIO TADE</t>
   </si>
   <si>
     <t>K7063-62596</t>
   </si>
   <si>
     <t>SALVACION B.AYALA</t>
   </si>
   <si>
     <t>K7123-74800</t>
   </si>
   <si>
-    <t xml:space="preserve">Nathalie gandol </t>
+    <t>Nathalie gandol</t>
   </si>
   <si>
     <t>K7074-62142</t>
   </si>
   <si>
     <t>LIBON ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">Nimfa l. Bucad </t>
+    <t>Nimfa l. Bucad</t>
   </si>
   <si>
     <t>K7126-74764</t>
   </si>
   <si>
     <t>TOBIAS SATANES</t>
   </si>
   <si>
     <t>K7063-63387</t>
   </si>
   <si>
     <t>PURISIMA MAYOR</t>
   </si>
   <si>
     <t>K7063-69714</t>
   </si>
   <si>
     <t>CITY OF LIGAO ALBAY</t>
   </si>
   <si>
     <t>NOEL P.HERMOSA</t>
   </si>
   <si>
     <t>K5003-75630</t>
   </si>
   <si>
-    <t xml:space="preserve">EDERLYN P DELA CERMA </t>
+    <t>EDERLYN P DELA CERMA</t>
   </si>
   <si>
     <t>K7020-69433</t>
   </si>
   <si>
-    <t xml:space="preserve">MERLE TUAZON </t>
+    <t>MERLE TUAZON</t>
   </si>
   <si>
     <t>K7072-63493</t>
   </si>
   <si>
     <t>MALILIPOT ALBAY</t>
   </si>
   <si>
     <t>VIRGINIA BASE</t>
   </si>
   <si>
     <t>K5003-75737</t>
   </si>
   <si>
     <t>MALINAO ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">Cerilo p clores sr </t>
+    <t>Cerilo p clores sr</t>
   </si>
   <si>
     <t>K7058-75502</t>
   </si>
   <si>
     <t>MANITO ALBAY</t>
   </si>
   <si>
     <t>JULIAN DAWAL</t>
   </si>
   <si>
     <t>K7121-74832</t>
   </si>
   <si>
     <t>OAS ALBAY</t>
   </si>
   <si>
     <t>Delfin Revatoris</t>
   </si>
   <si>
     <t>K7121-74379</t>
   </si>
   <si>
     <t>PIO DURAN ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">Renato M Dela Cruz </t>
+    <t>Renato M Dela Cruz</t>
   </si>
   <si>
     <t>K5005-74615</t>
   </si>
   <si>
     <t>POLANGUI ALBAY</t>
   </si>
   <si>
     <t>RACQUEL B MORENA</t>
   </si>
   <si>
     <t>K5005-74559</t>
   </si>
   <si>
     <t>CITY OF TABACO ALBAY</t>
   </si>
   <si>
     <t>ANITA BUSQUE</t>
   </si>
   <si>
     <t>K7017-67387</t>
   </si>
   <si>
     <t>YOLANDA TIGAWON</t>
   </si>
@@ -593,111 +593,111 @@
   <si>
     <t>MINALABAC CAMARINES SUR</t>
   </si>
   <si>
     <t>JOSEPHINE B.TEVES</t>
   </si>
   <si>
     <t>K7068-69410</t>
   </si>
   <si>
     <t>NABUA CAMARINES SUR</t>
   </si>
   <si>
     <t>Bautista Gemma C.</t>
   </si>
   <si>
     <t>K7121-74414</t>
   </si>
   <si>
     <t>Luis Folloso</t>
   </si>
   <si>
     <t>K7073-75302</t>
   </si>
   <si>
-    <t xml:space="preserve">ARTURO B. FLORENDO </t>
+    <t>ARTURO B. FLORENDO</t>
   </si>
   <si>
     <t>K7072-73437</t>
   </si>
   <si>
     <t>RICO ANDRO T CORALDE</t>
   </si>
   <si>
     <t>K7073-75298</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSHUA TALMENTO </t>
+    <t>JOSHUA TALMENTO</t>
   </si>
   <si>
     <t>K7063-73123</t>
   </si>
   <si>
     <t>NAGA CITY CAMARINES SUR</t>
   </si>
   <si>
     <t>KEN ERNEST L.DEDICATORIA</t>
   </si>
   <si>
     <t>K7074-75050</t>
   </si>
   <si>
     <t>Mark Daniel huit</t>
   </si>
   <si>
     <t>K5005-75141</t>
   </si>
   <si>
     <t>MICHELLE BALLIBER</t>
   </si>
   <si>
     <t>K7074-69273</t>
   </si>
   <si>
     <t>Michelle b. Diwata</t>
   </si>
   <si>
     <t>K7063-73254</t>
   </si>
   <si>
     <t>K7072-74698</t>
   </si>
   <si>
     <t>BIENVENIDA JHULS DAVID</t>
   </si>
   <si>
     <t>K7124-75734</t>
   </si>
   <si>
     <t>NELIE VALERA</t>
   </si>
   <si>
     <t>K7017-71801</t>
   </si>
   <si>
-    <t xml:space="preserve">JONATHAN PLANTADO </t>
+    <t>JONATHAN PLANTADO</t>
   </si>
   <si>
     <t>K7072-63055</t>
   </si>
   <si>
     <t>OCAMPO CAMARINES SUR</t>
   </si>
   <si>
     <t>BABYLYN BOTIN</t>
   </si>
   <si>
     <t>K7063-68943</t>
   </si>
   <si>
     <t>PASACAO CAMARINES SUR</t>
   </si>
   <si>
     <t>BERNARDO B.OAS JR</t>
   </si>
   <si>
     <t>K7121-75270</t>
   </si>
   <si>
     <t>SAN FERNANDO CAMARINES SUR</t>
   </si>
@@ -731,84 +731,84 @@
   <si>
     <t>K7072-72520</t>
   </si>
   <si>
     <t>TINAMBAC CAMARINES SUR</t>
   </si>
   <si>
     <t>TERESITO PORTEZA</t>
   </si>
   <si>
     <t>K7093-72357</t>
   </si>
   <si>
     <t>BARCELONA SORSOGON</t>
   </si>
   <si>
     <t>MICHELLE ESPERA</t>
   </si>
   <si>
     <t>K7020-72144</t>
   </si>
   <si>
     <t>BULAN SORSOGON</t>
   </si>
   <si>
-    <t xml:space="preserve">MARICAR BIYA </t>
+    <t>MARICAR BIYA</t>
   </si>
   <si>
     <t>K7020-63003</t>
   </si>
   <si>
     <t>JEROME G BALTAZAR</t>
   </si>
   <si>
     <t>K7020-72138</t>
   </si>
   <si>
     <t>CASIGURAN SORSOGON</t>
   </si>
   <si>
     <t>JHON D ORAYE</t>
   </si>
   <si>
     <t>K7016-74218</t>
   </si>
   <si>
     <t>CASTILLA SORSOGON</t>
   </si>
   <si>
-    <t xml:space="preserve">GERALDINE MANAGO AGSANGRE </t>
+    <t>GERALDINE MANAGO AGSANGRE</t>
   </si>
   <si>
     <t>K7016-80940</t>
   </si>
   <si>
     <t>DONSOL SORSOGON</t>
   </si>
   <si>
-    <t xml:space="preserve">ELSA HERRERA </t>
+    <t>ELSA HERRERA</t>
   </si>
   <si>
     <t>K7074-62276</t>
   </si>
   <si>
     <t>GUBAT SORSOGON</t>
   </si>
   <si>
     <t>Imelda estabaya</t>
   </si>
   <si>
     <t>K7124-74746</t>
   </si>
   <si>
     <t>JUBAN SORSOGON</t>
   </si>
   <si>
     <t>ERVIN N. GRUESO</t>
   </si>
   <si>
     <t>K7133-72157</t>
   </si>
   <si>
     <t>Mary joy eduarte moza</t>
   </si>