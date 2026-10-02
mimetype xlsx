--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -122,51 +122,51 @@
   <si>
     <t>K7069-75479</t>
   </si>
   <si>
     <t>DANTE V DELA PENA</t>
   </si>
   <si>
     <t>K7093-69016</t>
   </si>
   <si>
     <t>LYDIA SAGUN FERRER</t>
   </si>
   <si>
     <t>K7063-69641</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
     <t>MARYCEL.B.CORPUZ</t>
   </si>
   <si>
     <t>K7058-74293</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rosgelio piano jr</t>
+    <t>Rosgelio piano jr</t>
   </si>
   <si>
     <t>K7123-75561</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>ESTER JOY ABAO/MARK JESSIE</t>
   </si>
   <si>
     <t>K7063-68724</t>
   </si>
   <si>
     <t>ANDA PANGASINAN</t>
   </si>
   <si>
     <t>LITA M.JIMENEZ</t>
   </si>
   <si>
     <t>K7017-61497</t>
   </si>
   <si>
     <t>BANI PANGASINAN</t>
   </si>