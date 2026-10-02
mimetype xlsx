--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -266,51 +266,51 @@
   <si>
     <t>LESLIE BRIONES</t>
   </si>
   <si>
     <t>K7073-74360</t>
   </si>
   <si>
     <t>ROAN JEAN SANTIAGO</t>
   </si>
   <si>
     <t>K7063-70071</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>VALENTIN PARILLA</t>
   </si>
   <si>
     <t>K7020-69425</t>
   </si>
   <si>
     <t>BALUNGAO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTINA M TIZON </t>
+    <t>CHRISTINA M TIZON</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Obet</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Mack</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>