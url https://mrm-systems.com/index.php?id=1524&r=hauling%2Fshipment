--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -59,51 +59,51 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K6002-75098</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
     <t>MONICA JANE LABASAN</t>
   </si>
   <si>
     <t>K7121-74667</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Francissca Flory Taluban </t>
+    <t>Francissca Flory Taluban</t>
   </si>
   <si>
     <t>K8002-73950</t>
   </si>
   <si>
     <t>RICHARD S CASIMIRO</t>
   </si>
   <si>
     <t>K7061-74517</t>
   </si>
   <si>
     <t>MANGATAREM PANGASINAN</t>
   </si>
   <si>
     <t>Julie grace Padre</t>
   </si>
   <si>
     <t>K5004-74242</t>
   </si>
   <si>
     <t>LIANA RELOJ</t>
   </si>
   <si>
     <t>K7011-74947</t>
   </si>
@@ -149,111 +149,111 @@
   <si>
     <t>LETECIA SERNA</t>
   </si>
   <si>
     <t>K7030-73884</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>Alfreda M Alano</t>
   </si>
   <si>
     <t>K8002-74204</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>AMANTE BATISTER</t>
   </si>
   <si>
     <t>K7016-73312</t>
   </si>
   <si>
-    <t xml:space="preserve">CARMELA TEBANGEN </t>
+    <t>CARMELA TEBANGEN</t>
   </si>
   <si>
     <t>K5002-74903</t>
   </si>
   <si>
     <t>ARSENDA GENOBE</t>
   </si>
   <si>
     <t>K5003-73856</t>
   </si>
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">VICTOR F CUSTODIO </t>
+    <t>VICTOR F CUSTODIO</t>
   </si>
   <si>
     <t>K7030-74936</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>STEFANIE MAMARADLO</t>
   </si>
   <si>
     <t>K8002-73953</t>
   </si>
   <si>
     <t>LAOAC PANGASINAN</t>
   </si>
   <si>
     <t>ROSALINA GALARIO</t>
   </si>
   <si>
     <t>K7073-75435</t>
   </si>
   <si>
     <t>MARCOS ILOCOS NORTE</t>
   </si>
   <si>
     <t>Marieta A. Diao</t>
   </si>
   <si>
     <t>K5003-74787</t>
   </si>
   <si>
     <t>AMULUNG CAGAYAN</t>
   </si>
   <si>
     <t>Ellarie pearl ramirez</t>
   </si>
   <si>
     <t>K7058-74707</t>
   </si>
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Evelyn labbao</t>
+    <t>Evelyn labbao</t>
   </si>
   <si>
     <t>K7129-81655</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
     <t>HELEN R. BARTOLOME</t>
   </si>
   <si>
     <t>K6002-74805</t>
   </si>
   <si>
     <t>ALBERT  GAMATA</t>
   </si>
   <si>
     <t>K7073-75454</t>
   </si>
   <si>
     <t>BALLESTEROS CAGAYAN</t>
   </si>
   <si>
     <t>RAQUEL A. VICERRA</t>
   </si>
@@ -266,78 +266,78 @@
   <si>
     <t>KHALID M. ABO</t>
   </si>
   <si>
     <t>K6002-74956</t>
   </si>
   <si>
     <t>TAYUM ABRA</t>
   </si>
   <si>
     <t>ANGELDKN PRISLEY ELVEN̈A</t>
   </si>
   <si>
     <t>K6002-74666</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>COL.BIENVENIDO SIMON JR</t>
   </si>
   <si>
     <t>K7058-74751</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rex ingosan sr</t>
+    <t>Rex ingosan sr</t>
   </si>
   <si>
     <t>K7127-74083</t>
   </si>
   <si>
     <t>CLAVERIA CAGAYAN</t>
   </si>
   <si>
     <t>EVANGELINE M, RAMOS</t>
   </si>
   <si>
     <t>K7124-74655</t>
   </si>
   <si>
     <t>BANAUE IFUGAO</t>
   </si>
   <si>
     <t>ROSA TAPYUGON</t>
   </si>
   <si>
     <t>K7125-73419</t>
   </si>
   <si>
     <t>LAMUT IFUGAO</t>
   </si>
   <si>
-    <t xml:space="preserve">Marivic T Corpuz </t>
+    <t>Marivic T Corpuz</t>
   </si>
   <si>
     <t>K7126-75781</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
   <si>
     <t>Fe D Bassig</t>
   </si>
   <si>
     <t>K7011-75571</t>
   </si>
   <si>
     <t>PIAT CAGAYAN</t>
   </si>
   <si>
     <t>09685966231</t>
   </si>
   <si>
     <t>K8002-74172</t>
   </si>
   <si>
     <t>MARCOS S DAYACOS</t>
   </si>
@@ -353,132 +353,132 @@
   <si>
     <t>K5001-81491</t>
   </si>
   <si>
     <t>ALICIA ISABELA</t>
   </si>
   <si>
     <t>SCARLET ANDAYA/ LUZ ANDAYA</t>
   </si>
   <si>
     <t>K7121-74868</t>
   </si>
   <si>
     <t>AURORA ISABELA</t>
   </si>
   <si>
     <t>Melanio A Foranda</t>
   </si>
   <si>
     <t>K7124-74966</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">NELIA VARILLA </t>
+    <t>NELIA VARILLA</t>
   </si>
   <si>
     <t>K7016-73612</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHAEL ANGELO VENTURA </t>
+    <t>MICHAEL ANGELO VENTURA</t>
   </si>
   <si>
     <t>K7016-74328</t>
   </si>
   <si>
     <t>K7124-75071</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>ROSALINA A. BULAN</t>
   </si>
   <si>
     <t>K7126-75333</t>
   </si>
   <si>
     <t>SAN ISIDRO ISABELA</t>
   </si>
   <si>
     <t>Shiela Bermudez</t>
   </si>
   <si>
     <t>K7129-73883</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>ENRICO G. BERMUDEZ</t>
   </si>
   <si>
     <t>K7061-74901</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>ARNEL DIMAYA</t>
   </si>
   <si>
     <t>K7127-74227</t>
   </si>
   <si>
-    <t xml:space="preserve">JUSTIN JADE CONCEPCION </t>
+    <t>JUSTIN JADE CONCEPCION</t>
   </si>
   <si>
     <t>K5002-75450</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Hanly C. Libao</t>
   </si>
   <si>
     <t>K7129-74822</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>FERNAN P. CADIENTE</t>
   </si>
   <si>
     <t>K7126-75257</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Marie Paz S Loquisan </t>
+    <t>Marie Paz S Loquisan</t>
   </si>
   <si>
     <t>K7016-74203</t>
   </si>
   <si>
     <t>DIANA BAYAS</t>
   </si>
   <si>
     <t>K7126-75854</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
     <t>Cherie Belleza Blancia</t>
   </si>
   <si>
     <t>K5002-75092</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>JANICE E. SUMANDAL</t>
   </si>
@@ -500,51 +500,51 @@
   <si>
     <t>K5004-74077</t>
   </si>
   <si>
     <t>VINTAR ILOCOS NORTE</t>
   </si>
   <si>
     <t>MARIE JANE EDUSMA</t>
   </si>
   <si>
     <t>K7058-74664</t>
   </si>
   <si>
     <t>BONGABON NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARICAR TAYAG</t>
   </si>
   <si>
     <t>K6002-73948</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">KAREN GAVINO </t>
+    <t>KAREN GAVINO</t>
   </si>
   <si>
     <t>K7016-74311</t>
   </si>
   <si>
     <t>RAILEY DE LARA</t>
   </si>
   <si>
     <t>K7125-73690</t>
   </si>
   <si>
     <t>Hylen C. Balagtas</t>
   </si>
   <si>
     <t>K7127-74125</t>
   </si>
   <si>
     <t>CARRANGLAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOVITO C, FAJARDO</t>
   </si>
   <si>
     <t>K5002-74676</t>
   </si>
@@ -623,207 +623,207 @@
   <si>
     <t>MICHAEL LUZON</t>
   </si>
   <si>
     <t>K8002-74513</t>
   </si>
   <si>
     <t>ZARAGOZA NUEVA ECIJA</t>
   </si>
   <si>
     <t>FELIX NICANOR</t>
   </si>
   <si>
     <t>K7127-74270</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>MARYANN LOPEZ GARCIA</t>
   </si>
   <si>
     <t>K7030-74577</t>
   </si>
   <si>
-    <t xml:space="preserve">Alwin D Agluba </t>
+    <t>Alwin D Agluba</t>
   </si>
   <si>
     <t>K7124-75238</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>MARIVEL NUCUM</t>
   </si>
   <si>
     <t>K7126-74986</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>Randie Ponciano</t>
   </si>
   <si>
     <t>K7058-73914</t>
   </si>
   <si>
-    <t xml:space="preserve">  Reynalie g  alimbuyao  julita  g alimbuyao</t>
+    <t>Reynalie g  alimbuyao  julita  g alimbuyao</t>
   </si>
   <si>
     <t>K7058-75211</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Carl xdanniel cm masa</t>
+    <t>Carl xdanniel cm masa</t>
   </si>
   <si>
     <t>K7011-75039</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>RINA.C. SINGCA</t>
   </si>
   <si>
     <t>K5004-80861</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>MONA A. MENDOZA</t>
   </si>
   <si>
     <t>K7126-81698</t>
   </si>
   <si>
     <t>Elsa Malig</t>
   </si>
   <si>
     <t>K7123-75021</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Rose ann MARZAN </t>
+    <t>Rose ann MARZAN</t>
   </si>
   <si>
     <t>K5003-74858</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>ROSARIO MENDOZA</t>
   </si>
   <si>
     <t>K7073-73989</t>
   </si>
   <si>
     <t>RITA M - RIVERA</t>
   </si>
   <si>
     <t>K8002-81222</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>ROSEMARIE CARDENAS</t>
   </si>
   <si>
     <t>K7073-75376</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>CARISTELLE RONQUILLO</t>
   </si>
   <si>
     <t>K5003-74921</t>
   </si>
   <si>
     <t>Normita sicat</t>
   </si>
   <si>
     <t>K7030-74569</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Maria Flores </t>
+    <t>Maria Flores</t>
   </si>
   <si>
     <t>K7061-74587</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>Angelica Contreras</t>
   </si>
   <si>
     <t>K7129-75089</t>
   </si>
   <si>
     <t>LA PAZ TARLAC</t>
   </si>
   <si>
     <t>DANILO P. LAPUZ</t>
   </si>
   <si>
     <t>K7129-75212</t>
   </si>
   <si>
     <t>MAYANTOC TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Alvin  manuel  cachero</t>
+    <t>Alvin  manuel  cachero</t>
   </si>
   <si>
     <t>K7124-74710</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>Aurora a taruc</t>
   </si>
   <si>
     <t>K7058-74890</t>
   </si>
   <si>
-    <t xml:space="preserve">  Folores  g  obiena</t>
+    <t>Folores  g  obiena</t>
   </si>
   <si>
     <t>K7129-75037</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>MYRNAVIC F. LABRADOR</t>
   </si>
   <si>
     <t>K7121-75187</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>Juvy D Paningbatan</t>
   </si>
   <si>
     <t>K7030-73954</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>