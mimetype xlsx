--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -92,102 +92,102 @@
   <si>
     <t>K7020-73724</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>LIGLIWA PENULLAR</t>
   </si>
   <si>
     <t>K7074-75267</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
     <t>Ms. Eva Marie quilao</t>
   </si>
   <si>
     <t>K7074-75079</t>
   </si>
   <si>
     <t>ROSALES PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPHUS BOBBY SANCHEZ </t>
+    <t>JOSEPHUS BOBBY SANCHEZ</t>
   </si>
   <si>
     <t>K7068-75372</t>
   </si>
   <si>
     <t>LYDIA O.LUCENA</t>
   </si>
   <si>
     <t>K7072-74991</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>LEA JUNIO</t>
   </si>
   <si>
     <t>K7093-74950</t>
   </si>
   <si>
     <t>AMULUNG CAGAYAN</t>
   </si>
   <si>
     <t>DANAH PAZ MAMANAO</t>
   </si>
   <si>
     <t>K7063-75090</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>MA.VILLA.GRACIA B.MANUEL</t>
   </si>
   <si>
     <t>K7020-74961</t>
   </si>
   <si>
     <t>ENRILE CAGAYAN</t>
   </si>
   <si>
     <t>CROZALDO E BIDAR</t>
   </si>
   <si>
     <t>K7074-75072</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">YAHNI BELANDRES </t>
+    <t>YAHNI BELANDRES</t>
   </si>
   <si>
     <t>K7132-74826</t>
   </si>
   <si>
     <t>LASAM CAGAYAN</t>
   </si>
   <si>
     <t>MYRNA SANSALO</t>
   </si>
   <si>
     <t>K7063-74060</t>
   </si>
   <si>
     <t>SANTA ANA CAGAYAN</t>
   </si>
   <si>
     <t>GLORIE D.SARMIENTO</t>
   </si>
   <si>
     <t>K7068-75350</t>
   </si>
   <si>
     <t>ANGADANAN ISABELA</t>
   </si>
@@ -269,93 +269,93 @@
   <si>
     <t>K7063-73845</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>SHIENNA LYN TORRES</t>
   </si>
   <si>
     <t>K7068-73586</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>RAYMUNDO B.GASPAR</t>
   </si>
   <si>
     <t>K7069-75473</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARISSA A DELA CRUZ </t>
+    <t>MARISSA A DELA CRUZ</t>
   </si>
   <si>
     <t>K7063-75094</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>BENITO C.JAVIER</t>
   </si>
   <si>
     <t>K7072-73843</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>AILEEN ROSE JUMAMIL</t>
   </si>
   <si>
     <t>K7069-75501</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> To: Princess Charielle D. C  CALUB</t>
+    <t>To: Princess Charielle D. C  CALUB</t>
   </si>
   <si>
     <t>K7072-74635</t>
   </si>
   <si>
     <t>LIEZETE JOY MIRANDA</t>
   </si>
   <si>
     <t>K7063-73600</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">RUBY M.MENDOZA </t>
+    <t>RUBY M.MENDOZA</t>
   </si>
   <si>
     <t>K7072-75030</t>
   </si>
   <si>
     <t>ROMINA SALIC</t>
   </si>
   <si>
     <t>K5005-73434</t>
   </si>
   <si>
     <t>RITA ARLENE DAVID</t>
   </si>
   <si>
     <t>K7063-73593</t>
   </si>
   <si>
     <t>MJ GUIAO FLORES</t>
   </si>
   <si>
     <t>K7063-73597</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
@@ -374,51 +374,51 @@
   <si>
     <t>TEEJAY CONSTANTINO</t>
   </si>
   <si>
     <t>K7072-75013</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>AIZEL SALAZAR</t>
   </si>
   <si>
     <t>K7074-73753</t>
   </si>
   <si>
     <t>Dr. Jennifer d. Paglicawan</t>
   </si>
   <si>
     <t>K7020-75469</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">JONARD ROQUE </t>
+    <t>JONARD ROQUE</t>
   </si>
   <si>
     <t>K7020-74871</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>ANGELINE VITUG</t>
   </si>
   <si>
     <t>K7063-74981</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>MA ARMANDO S.GANIA</t>
   </si>
   <si>
     <t>K5005-74583</t>
   </si>
   <si>
     <t>JAMES MARK MAGLAQUI</t>
   </si>
@@ -431,75 +431,75 @@
   <si>
     <t>K7063-74038</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>CRYTAL JOY P.NAVARRO</t>
   </si>
   <si>
     <t>K7068-74031</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>FRANCIS R. LIMJOCO</t>
   </si>
   <si>
     <t>K7068-75180</t>
   </si>
   <si>
     <t>K7068-74913</t>
   </si>
   <si>
-    <t xml:space="preserve">NILO J. LOMANDAS </t>
+    <t>NILO J. LOMANDAS</t>
   </si>
   <si>
     <t>K7069-73525</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>Jackilyn pineda</t>
   </si>
   <si>
     <t>K7063-73317</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>CLARITA M.CASTILLO</t>
   </si>
   <si>
     <t>K7072-75217</t>
   </si>
   <si>
-    <t xml:space="preserve">RICARDO REYES </t>
+    <t>RICARDO REYES</t>
   </si>
   <si>
     <t>K7072-75271</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>ALBERTO ESTABILLO JR</t>
   </si>
   <si>
     <t>K7072-73697</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>JERRY LANSANGAN</t>
   </si>
   <si>
     <t>K7072-75496</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
@@ -596,51 +596,51 @@
   <si>
     <t>K7068-75155</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>MA ELIZABETH SARMIENTO LOPEZ</t>
   </si>
   <si>
     <t>K7074-73733</t>
   </si>
   <si>
     <t>DINGRAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>CHRISTOPHER PASION</t>
   </si>
   <si>
     <t>K7020-73477</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">GLO U FERNANDO </t>
+    <t>GLO U FERNANDO</t>
   </si>
   <si>
     <t>K7068-74102</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>
   <si>
     <t>NOMER A. NICOLAS</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NCK9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>