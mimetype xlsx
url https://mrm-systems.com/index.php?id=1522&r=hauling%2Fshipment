--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -59,51 +59,51 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7068-72811</t>
   </si>
   <si>
     <t>ALITAGTAG BATANGAS</t>
   </si>
   <si>
     <t>MYCHA SERRANO</t>
   </si>
   <si>
     <t>K7121-75025</t>
   </si>
   <si>
     <t>BATANGAS CITY (Capital) BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Edgardo Baculo </t>
+    <t>Edgardo Baculo</t>
   </si>
   <si>
     <t>K7126-80953</t>
   </si>
   <si>
     <t>Dominador Agtay</t>
   </si>
   <si>
     <t>K7135-73440</t>
   </si>
   <si>
     <t>Jovelyn De Guzman</t>
   </si>
   <si>
     <t>K7069-80716</t>
   </si>
   <si>
     <t>Shirley P. de Castro</t>
   </si>
   <si>
     <t>K7121-75034</t>
   </si>
   <si>
     <t>Janeth D Dela Rosa</t>
   </si>
@@ -170,66 +170,66 @@
   <si>
     <t>CALACA BATANGAS</t>
   </si>
   <si>
     <t>Pascencia Gatdula</t>
   </si>
   <si>
     <t>K7063-67871</t>
   </si>
   <si>
     <t>ROSSANA DE JESUS</t>
   </si>
   <si>
     <t>K7074-69381</t>
   </si>
   <si>
     <t>Merciditha delos reyes</t>
   </si>
   <si>
     <t>K7121-74821</t>
   </si>
   <si>
     <t>CALATAGAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve"> Melver Gatdula</t>
+    <t>Melver Gatdula</t>
   </si>
   <si>
     <t>K5003-74305</t>
   </si>
   <si>
     <t>Marvin rey aguba</t>
   </si>
   <si>
     <t>K7061-74354</t>
   </si>
   <si>
     <t>CUENCA BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Benjamin Arguna </t>
+    <t>Benjamin Arguna</t>
   </si>
   <si>
     <t>K7020-63037</t>
   </si>
   <si>
     <t>MARIA FE GUTIERREZ</t>
   </si>
   <si>
     <t>K7068-68178</t>
   </si>
   <si>
     <t>ESTER BASEA</t>
   </si>
   <si>
     <t>K7072-62813</t>
   </si>
   <si>
     <t>IBAAN BATANGAS</t>
   </si>
   <si>
     <t>MARLON GUERRA</t>
   </si>
   <si>
     <t>K7020-62899</t>
   </si>
@@ -305,60 +305,60 @@
   <si>
     <t>NIÑO PUSAG CARINGAL</t>
   </si>
   <si>
     <t>K7020-69318</t>
   </si>
   <si>
     <t>DEXTER LALUCIS</t>
   </si>
   <si>
     <t>K7058-74431</t>
   </si>
   <si>
     <t>LOBO BATANGAS</t>
   </si>
   <si>
     <t>Abby shantil  guia</t>
   </si>
   <si>
     <t>K7017-69036</t>
   </si>
   <si>
     <t>MABINI BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">YVETTE LLUPAR PAJE </t>
+    <t>YVETTE LLUPAR PAJE</t>
   </si>
   <si>
     <t>K7072-62380</t>
   </si>
   <si>
     <t>MALVAR BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">MYLENE PEREZ </t>
+    <t>MYLENE PEREZ</t>
   </si>
   <si>
     <t>K7127-74258</t>
   </si>
   <si>
     <t>PADRE GARCIA BATANGAS</t>
   </si>
   <si>
     <t>MRS, ERLINDA C, LARGO</t>
   </si>
   <si>
     <t>K5003-75624</t>
   </si>
   <si>
     <t>ROSARIO BATANGAS</t>
   </si>
   <si>
     <t>PRINCESS AIZA ESPITA</t>
   </si>
   <si>
     <t>K7073-75604</t>
   </si>
   <si>
     <t>ROMULO BARCELONA</t>
   </si>
@@ -461,66 +461,66 @@
   <si>
     <t>K7124-74347</t>
   </si>
   <si>
     <t>DAVE L. MARAÑO</t>
   </si>
   <si>
     <t>K7017-68579</t>
   </si>
   <si>
     <t>TAAL BATANGAS</t>
   </si>
   <si>
     <t>CHRIS CALTREY ORTIZ</t>
   </si>
   <si>
     <t>K7127-73931</t>
   </si>
   <si>
     <t>ANTHONY M, CAPUL</t>
   </si>
   <si>
     <t>K7073-75020</t>
   </si>
   <si>
-    <t xml:space="preserve">MILAGROS ABU </t>
+    <t>MILAGROS ABU</t>
   </si>
   <si>
     <t>K7058-74261</t>
   </si>
   <si>
     <t>CITY OF TANAUAN BATANGAS</t>
   </si>
   <si>
     <t>RONALYN R SABUYA</t>
   </si>
   <si>
     <t>K7016-71497</t>
   </si>
   <si>
-    <t xml:space="preserve">LUCIA BADILLO </t>
+    <t>LUCIA BADILLO</t>
   </si>
   <si>
     <t>K7093-63288</t>
   </si>
   <si>
     <t>LEIZLE D. FRESCO</t>
   </si>
   <si>
     <t>K5002-75002</t>
   </si>
   <si>
     <t>DENISE BALIAO</t>
   </si>
   <si>
     <t>K7072-72391</t>
   </si>
   <si>
     <t>LIEZEL DASO</t>
   </si>
   <si>
     <t>K7073-74335</t>
   </si>
   <si>
     <t>AGDANGAN QUEZON</t>
   </si>
@@ -590,219 +590,219 @@
   <si>
     <t>K7129-72400</t>
   </si>
   <si>
     <t>NIMPHA TAPIRO</t>
   </si>
   <si>
     <t>K7073-74940</t>
   </si>
   <si>
     <t>DOLORES QUEZON</t>
   </si>
   <si>
     <t>ARJAY SARMIENTO CAUYAN</t>
   </si>
   <si>
     <t>K5003-73695</t>
   </si>
   <si>
     <t>JOEY malvar libit</t>
   </si>
   <si>
     <t>K7016-72342</t>
   </si>
   <si>
-    <t xml:space="preserve">EDREI NATIVIDAD </t>
+    <t>EDREI NATIVIDAD</t>
   </si>
   <si>
     <t>K7093-68053</t>
   </si>
   <si>
     <t>GENERAL NAKAR QUEZON</t>
   </si>
   <si>
     <t>GLORY VE O. MIRAS</t>
   </si>
   <si>
     <t>K7068-69374</t>
   </si>
   <si>
     <t>GUMACA QUEZON</t>
   </si>
   <si>
     <t>EVELYN T.ASUG</t>
   </si>
   <si>
     <t>K7063-68032</t>
   </si>
   <si>
     <t>NERY VILLANUEVA</t>
   </si>
   <si>
     <t>K7030-74093</t>
   </si>
   <si>
     <t>OSCAR &amp; DINA HAO</t>
   </si>
   <si>
     <t>K7063-68347</t>
   </si>
   <si>
     <t>INFANTA QUEZON</t>
   </si>
   <si>
     <t>CLARITA CONTRERAS</t>
   </si>
   <si>
     <t>K7127-72537</t>
   </si>
   <si>
     <t>SHERRYL ANN GURANGO</t>
   </si>
   <si>
     <t>K7058-72074</t>
   </si>
   <si>
-    <t xml:space="preserve"> Adarna  alowa  amrad</t>
+    <t>Adarna  alowa  amrad</t>
   </si>
   <si>
     <t>K7135-74607</t>
   </si>
   <si>
     <t>LOPEZ QUEZON</t>
   </si>
   <si>
     <t>Zandara k.c. V. Savera</t>
   </si>
   <si>
     <t>K7063-67906</t>
   </si>
   <si>
     <t>CARMELA D.MAÑAGO</t>
   </si>
   <si>
     <t>K7030-73903</t>
   </si>
   <si>
     <t>LUCBAN QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">VIRGILIO LODRINIO </t>
+    <t>VIRGILIO LODRINIO</t>
   </si>
   <si>
     <t>K7074-67963</t>
   </si>
   <si>
     <t>LUCENA CITY (Capital) QUEZON</t>
   </si>
   <si>
     <t>Mrs. Imelda tan rance</t>
   </si>
   <si>
     <t>K7074-69096</t>
   </si>
   <si>
     <t>Evangelina t. Visca</t>
   </si>
   <si>
     <t>K7058-75136</t>
   </si>
   <si>
-    <t xml:space="preserve"> Melody daelo  dichoso</t>
+    <t>Melody daelo  dichoso</t>
   </si>
   <si>
     <t>K7068-68116</t>
   </si>
   <si>
     <t>REN MICHELLE V.PALERACIO</t>
   </si>
   <si>
     <t>K7020-68811</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILYN G MONTANCES </t>
+    <t>MARILYN G MONTANCES</t>
   </si>
   <si>
     <t>K7011-75739</t>
   </si>
   <si>
     <t>SENISACION R. PALACIO</t>
   </si>
   <si>
     <t>K7072-68474</t>
   </si>
   <si>
     <t>JAN PAOLO DE ASIS</t>
   </si>
   <si>
     <t>K7133-73173</t>
   </si>
   <si>
     <t>Grace dano</t>
   </si>
   <si>
     <t>K7072-73104</t>
   </si>
   <si>
-    <t xml:space="preserve">ESTHER BASTO </t>
+    <t>ESTHER BASTO</t>
   </si>
   <si>
     <t>K7135-72220</t>
   </si>
   <si>
     <t>Michael Angelo Macaspac</t>
   </si>
   <si>
     <t>K5004-74225</t>
   </si>
   <si>
     <t>ROMMEL P .ORESTE</t>
   </si>
   <si>
     <t>K5005-62516</t>
   </si>
   <si>
     <t>MAICAH GARCIA</t>
   </si>
   <si>
     <t>K7123-72175</t>
   </si>
   <si>
     <t>PADRE BURGOS QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">CYRIL P. ANCHETA </t>
+    <t>CYRIL P. ANCHETA</t>
   </si>
   <si>
     <t>K7105-80364</t>
   </si>
   <si>
     <t>PAGBILAO QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">OLIMPIO ZARACENA JR </t>
+    <t>OLIMPIO ZARACENA JR</t>
   </si>
   <si>
     <t>K7093-62497</t>
   </si>
   <si>
     <t>MARY ANN ROYO</t>
   </si>
   <si>
     <t>K7126-71915</t>
   </si>
   <si>
     <t>PITOGO QUEZON</t>
   </si>
   <si>
     <t>Melissa G Palceso</t>
   </si>
   <si>
     <t>K7121-74819</t>
   </si>
   <si>
     <t>Lily V Orate</t>
   </si>
   <si>
     <t>K7124-75172</t>
   </si>
@@ -812,111 +812,111 @@
   <si>
     <t>GENELYN L. DURANTE</t>
   </si>
   <si>
     <t>K7068-69705</t>
   </si>
   <si>
     <t>ROSE ANN GUEVARRA</t>
   </si>
   <si>
     <t>K7068-72259</t>
   </si>
   <si>
     <t>SAN ANTONIO QUEZON</t>
   </si>
   <si>
     <t>MERCEDITA MENDOZA LEONADO</t>
   </si>
   <si>
     <t>K7058-72733</t>
   </si>
   <si>
     <t>SARIAYA QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve"> Agripina s agtarap</t>
+    <t>Agripina s agtarap</t>
   </si>
   <si>
     <t>K7123-72506</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSEMARIE DE VILLA </t>
+    <t>ROSEMARIE DE VILLA</t>
   </si>
   <si>
     <t>K7126-64005</t>
   </si>
   <si>
     <t>David F Monterola</t>
   </si>
   <si>
     <t>K7011-74894</t>
   </si>
   <si>
     <t>TAGKAWAYAN QUEZON</t>
   </si>
   <si>
     <t>Richel sanone sicuan</t>
   </si>
   <si>
     <t>K7072-72182</t>
   </si>
   <si>
     <t>CITY OF TAYABAS QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">EDNA LOPE MAYANGITAN </t>
+    <t>EDNA LOPE MAYANGITAN</t>
   </si>
   <si>
     <t>K7030-74643</t>
   </si>
   <si>
     <t>NENITA OABEL</t>
   </si>
   <si>
     <t>K7126-75458</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
     <t>SHIRLEY ATIENZA</t>
   </si>
   <si>
     <t>K7074-62325</t>
   </si>
   <si>
     <t>Nehita l. Calibara</t>
   </si>
   <si>
     <t>K7017-67502</t>
   </si>
   <si>
     <t>UNISAN QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">GINALYN  BATOCABE </t>
+    <t>GINALYN  BATOCABE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Awb463</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>E. Brogada</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>