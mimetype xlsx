--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -122,51 +122,51 @@
   <si>
     <t>K7121-75553</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>Renato Gorospe</t>
   </si>
   <si>
     <t>K7121-75852</t>
   </si>
   <si>
     <t>ABULUG CAGAYAN</t>
   </si>
   <si>
     <t>MARISSA D.AVILA</t>
   </si>
   <si>
     <t>K7058-75642</t>
   </si>
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Odilon   u buenaventura</t>
+    <t>Odilon   u buenaventura</t>
   </si>
   <si>
     <t>K7073-75454</t>
   </si>
   <si>
     <t>BALLESTEROS CAGAYAN</t>
   </si>
   <si>
     <t>RAQUEL A. VICERRA</t>
   </si>
   <si>
     <t>K6002-74956</t>
   </si>
   <si>
     <t>TAYUM ABRA</t>
   </si>
   <si>
     <t>ANGELDKN PRISLEY ELVEN̈A</t>
   </si>
   <si>
     <t>K7129-75530</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
@@ -185,51 +185,51 @@
   <si>
     <t>K7121-75666</t>
   </si>
   <si>
     <t>AURORA ISABELA</t>
   </si>
   <si>
     <t>Mario Nacion</t>
   </si>
   <si>
     <t>K7124-75831</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>MELVIN C. ROMERO</t>
   </si>
   <si>
     <t>K7129-75490</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">Severino Valenzuela </t>
+    <t>Severino Valenzuela</t>
   </si>
   <si>
     <t>K7121-75768</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>Mary Ann Reyes Claro/ JocelynA Pompac</t>
   </si>
   <si>
     <t>K7121-75819</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>Alvin B Boliver</t>
   </si>
   <si>
     <t>K6002-75520</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
@@ -296,96 +296,96 @@
   <si>
     <t>K7030-74996</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>MICHAEL LUZON</t>
   </si>
   <si>
     <t>K7121-75602</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>Caroline Cudiamat</t>
   </si>
   <si>
     <t>K7058-75211</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Carl xdanniel cm masa</t>
+    <t>Carl xdanniel cm masa</t>
   </si>
   <si>
     <t>K7121-75887</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>Janet D Consuelo</t>
   </si>
   <si>
     <t>K7011-75039</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>RINA.C. SINGCA</t>
   </si>
   <si>
     <t>K7073-75559</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">NARCISO S. Pinesto </t>
+    <t>NARCISO S. Pinesto</t>
   </si>
   <si>
     <t>K7030-75526</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>JOSEPHINE DETABLAN</t>
   </si>
   <si>
     <t>K7058-75839</t>
   </si>
   <si>
     <t>SANTO TOMAS PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mayline   d  valdez</t>
+    <t>Mayline   d  valdez</t>
   </si>
   <si>
     <t>K7129-75574</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>CRISTY PAGARIGAN</t>
   </si>
   <si>
     <t>K6002-75651</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
     <t>GINA U. REYES</t>
   </si>
   <si>
     <t>K7126-75607</t>
   </si>
   <si>
     <t>SANTA CRUZ ZAMBALES</t>
   </si>