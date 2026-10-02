--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -95,51 +95,51 @@
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>MR/ MRS. 0SCAR LOPEZ GALVEZ</t>
   </si>
   <si>
     <t>K7068-72472</t>
   </si>
   <si>
     <t>FELISA QUIRIMIT CABALLERO</t>
   </si>
   <si>
     <t>K7058-75835</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>Ewin astellero</t>
   </si>
   <si>
     <t>K7068-72561</t>
   </si>
   <si>
-    <t xml:space="preserve">ALDRIN VALDEZ </t>
+    <t>ALDRIN VALDEZ</t>
   </si>
   <si>
     <t>K7069-72255</t>
   </si>
   <si>
     <t>NELLY A ZUNIGA</t>
   </si>
   <si>
     <t>K7063-72560</t>
   </si>
   <si>
     <t>ANGELITA D.BUGAYONG</t>
   </si>
   <si>
     <t>K5005-69618</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
     <t>ARRIANE ESPINO</t>
   </si>
   <si>
     <t>K7068-73344</t>
   </si>
@@ -287,51 +287,51 @@
   <si>
     <t>K7074-69502</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
   <si>
     <t>Ma Danica b. Taguiam</t>
   </si>
   <si>
     <t>K7063-69485</t>
   </si>
   <si>
     <t>LASAM CAGAYAN</t>
   </si>
   <si>
     <t>ARJAY L.CAPILI</t>
   </si>
   <si>
     <t>K7093-70316</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ARSENIO ASUNCION </t>
+    <t>ARSENIO ASUNCION</t>
   </si>
   <si>
     <t>K7068-72163</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
     <t>JORGE B.MENDOZA</t>
   </si>
   <si>
     <t>K7068-69720</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>ROMMEL L.FELICIANO</t>
   </si>
   <si>
     <t>K7017-72736</t>
   </si>
   <si>
     <t>LEONIDA CALDERON</t>
   </si>
@@ -365,96 +365,96 @@
   <si>
     <t>K7017-72595</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
     <t>09453900863</t>
   </si>
   <si>
     <t>K7020-72632</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
     <t>EVELYN G EDRA</t>
   </si>
   <si>
     <t>K5003-75586</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Rochrlle angeles ancheta </t>
+    <t>Rochrlle angeles ancheta</t>
   </si>
   <si>
     <t>K5005-69222</t>
   </si>
   <si>
     <t>SANTA MARIA ISABELA</t>
   </si>
   <si>
     <t>JENNIFER M PACCARANGAN</t>
   </si>
   <si>
     <t>K7020-69334</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>ANTONINO P BAUTISTA</t>
   </si>
   <si>
     <t>K7072-73105</t>
   </si>
   <si>
     <t>KASIBU NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>SUSAN BARROGA</t>
   </si>
   <si>
     <t>K7072-72173</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>IRMINA MALLARI</t>
   </si>
   <si>
     <t>K7020-73142</t>
   </si>
   <si>
     <t>BAGAC BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">NOVY ANN B GONZALES </t>
+    <t>NOVY ANN B GONZALES</t>
   </si>
   <si>
     <t>K7063-69499</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>REYNALDO SANGALANG</t>
   </si>
   <si>
     <t>K7063-72408</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>PURITA ISIP</t>
   </si>
   <si>
     <t>K7072-72656</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
@@ -557,51 +557,51 @@
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>JAQUELINE A. GUEVARRA</t>
   </si>
   <si>
     <t>K7063-72298</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>LENY B.BRRNARDO</t>
   </si>
   <si>
     <t>K7063-72531</t>
   </si>
   <si>
     <t>K7058-75597</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Premencio sc sarinas </t>
+    <t>Premencio sc sarinas</t>
   </si>
   <si>
     <t>K7017-72131</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>FREDDIE TAYONG DELA CRUZ</t>
   </si>
   <si>
     <t>K7072-69489</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>EMILYN P. LONGALONG</t>
   </si>
   <si>
     <t>K7074-68773</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
@@ -713,51 +713,51 @@
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>BONIFACIO DANNY BARDOLLA</t>
   </si>
   <si>
     <t>K7074-72104</t>
   </si>
   <si>
     <t>Margie estayo</t>
   </si>
   <si>
     <t>K7020-69348</t>
   </si>
   <si>
     <t>SAN CLEMENTE TARLAC</t>
   </si>
   <si>
     <t>JENNELYN P PASCUA</t>
   </si>
   <si>
     <t>K7020-69350</t>
   </si>
   <si>
-    <t xml:space="preserve">RICHARD S PASCUA </t>
+    <t>RICHARD S PASCUA</t>
   </si>
   <si>
     <t>K7058-75505</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>Rebecca  c supan   roberto  supan</t>
   </si>
   <si>
     <t>K5004-73495</t>
   </si>
   <si>
     <t>KRISTINE MAGBITANG</t>
   </si>
   <si>
     <t>K7072-73311</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
     <t>ROSE ANN MANALO</t>
   </si>
@@ -878,66 +878,66 @@
   <si>
     <t>K7068-70214</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
     <t>VERNIE RICHELLE T. ZANDUETA</t>
   </si>
   <si>
     <t>K7093-69016</t>
   </si>
   <si>
     <t>AGNO PANGASINAN</t>
   </si>
   <si>
     <t>LYDIA SAGUN FERRER</t>
   </si>
   <si>
     <t>K7020-69968</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JAY N MITU </t>
+    <t>JAY N MITU</t>
   </si>
   <si>
     <t>K7020-68446</t>
   </si>
   <si>
-    <t xml:space="preserve">SAMUEL Z VIERNES </t>
+    <t>SAMUEL Z VIERNES</t>
   </si>
   <si>
     <t>K7020-69425</t>
   </si>
   <si>
     <t>BALUNGAO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTINA M TIZON </t>
+    <t>CHRISTINA M TIZON</t>
   </si>
   <si>
     <t>K7068-73149</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>WUEEN ROSE SANGKATE</t>
   </si>
   <si>
     <t>K7074-71313</t>
   </si>
   <si>
     <t>MODESTO A BUGARIN</t>
   </si>
   <si>
     <t>K7068-73302</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
     <t>Emma evangelista dela cruz</t>
   </si>