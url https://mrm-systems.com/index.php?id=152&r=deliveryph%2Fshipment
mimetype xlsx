--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -86,63 +86,63 @@
   <si>
     <t>K7016-93738</t>
   </si>
   <si>
     <t>gambai pangcoga macatanong</t>
   </si>
   <si>
     <t>K7017-93445</t>
   </si>
   <si>
     <t>SAMPALOC NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>SHERYL V GARANIA</t>
   </si>
   <si>
     <t>K7135-93168</t>
   </si>
   <si>
     <t>Devine T Apaso</t>
   </si>
   <si>
     <t>T260308133542773</t>
   </si>
   <si>
-    <t xml:space="preserve">ELIZABETH RAMOS </t>
+    <t>ELIZABETH RAMOS</t>
   </si>
   <si>
     <t>T260309140603530</t>
   </si>
   <si>
     <t>CHRISTIAN FIGUEROA</t>
   </si>
   <si>
     <t>T260314174159900</t>
   </si>
   <si>
-    <t xml:space="preserve">WILLIAM A. VINA </t>
+    <t>WILLIAM A. VINA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cxp666</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Aga</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Roy</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Roy Talingdan</t>
   </si>