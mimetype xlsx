--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -119,51 +119,51 @@
   <si>
     <t>BALTAZAR PUNZALAN</t>
   </si>
   <si>
     <t>K7058-74252</t>
   </si>
   <si>
     <t>Jhan  rey a esmenda   daisy  javier</t>
   </si>
   <si>
     <t>K7129-73443</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>MIRIAM VILLA VIRAY</t>
   </si>
   <si>
     <t>K7061-73376</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JENELYN VILLANO </t>
+    <t>JENELYN VILLANO</t>
   </si>
   <si>
     <t>K7121-70845</t>
   </si>
   <si>
     <t>IVory M  Navo</t>
   </si>
   <si>
     <t>K7068-69862</t>
   </si>
   <si>
     <t>MORONG BATAAN</t>
   </si>
   <si>
     <t>NAIDA U.ARONG</t>
   </si>
   <si>
     <t>K8002-72251</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
   <si>
     <t>LOU ANN B DIWA</t>
   </si>
@@ -176,51 +176,51 @@
   <si>
     <t>K7011-72162</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
     <t>MILAGROS ALFUENTE</t>
   </si>
   <si>
     <t>K7011-74331</t>
   </si>
   <si>
     <t>QUENNY MAE G. DOÑA</t>
   </si>
   <si>
     <t>K7072-70131</t>
   </si>
   <si>
     <t>ELIZA SANCHEZ</t>
   </si>
   <si>
     <t>K7125-72627</t>
   </si>
   <si>
-    <t xml:space="preserve">Julie fe san Andres </t>
+    <t>Julie fe san Andres</t>
   </si>
   <si>
     <t>K7068-70010</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
     <t>Lina arazo cervantes</t>
   </si>
   <si>
     <t>K7127-72826</t>
   </si>
   <si>
     <t>CABANGAN ZAMBALES</t>
   </si>
   <si>
     <t>MELINDA MATURGO MANARES</t>
   </si>
   <si>
     <t>K7030-72325</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>