--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -65,51 +65,51 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7072-70260</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>EDGARDO LINO</t>
   </si>
   <si>
     <t>K7126-74580</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>Emmanuel Palma</t>
   </si>
   <si>
     <t>K5001-79592</t>
   </si>
   <si>
-    <t xml:space="preserve">BELEN M. SANTOS </t>
+    <t>BELEN M. SANTOS</t>
   </si>
   <si>
     <t>K7061-74010</t>
   </si>
   <si>
     <t>Rodrigo Leano</t>
   </si>
   <si>
     <t>K8002-78912</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>SONNY JUNIO</t>
   </si>
   <si>
     <t>K7121-72859</t>
   </si>
   <si>
     <t>Michelle M Abolencia</t>
   </si>
   <si>
     <t>K7072-62170</t>
   </si>
@@ -212,51 +212,51 @@
   <si>
     <t>K7020-79151</t>
   </si>
   <si>
     <t>K7011-73264</t>
   </si>
   <si>
     <t>SAN LUIS PAMPANGA</t>
   </si>
   <si>
     <t>LIEZL S. GRUESO</t>
   </si>
   <si>
     <t>K7124-73029</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>JOEY T. BONDOC</t>
   </si>
   <si>
     <t>K7016-72417</t>
   </si>
   <si>
-    <t xml:space="preserve">MARITES ROMERO </t>
+    <t>MARITES ROMERO</t>
   </si>
   <si>
     <t>K7073-73555</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>JOSE  PHINE BARTOLONE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV 565</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>