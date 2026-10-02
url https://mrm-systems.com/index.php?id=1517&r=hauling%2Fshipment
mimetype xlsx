--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,63 +50,63 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-65255</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELICA ROMERO </t>
+    <t>ANGELICA ROMERO</t>
   </si>
   <si>
     <t>K5002-71764</t>
   </si>
   <si>
     <t>AILYNE P. REYES</t>
   </si>
   <si>
     <t>K5003-80605</t>
   </si>
   <si>
-    <t xml:space="preserve">ROCHELLE A LADRINGAN </t>
+    <t>ROCHELLE A LADRINGAN</t>
   </si>
   <si>
     <t>K7011-73606</t>
   </si>
   <si>
     <t>JEREMEY PAMINTUAN</t>
   </si>
   <si>
     <t>K7127-72477</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>JOSEFINA MALIT SABINO</t>
   </si>
   <si>
     <t>K7129-73704</t>
   </si>
   <si>
     <t>DIETHER MARK DIMLA</t>
   </si>
   <si>
     <t>K5002-79198</t>
   </si>
@@ -149,84 +149,84 @@
   <si>
     <t>K7124-71859</t>
   </si>
   <si>
     <t>JOSE FRONDA ORDANEZ</t>
   </si>
   <si>
     <t>K7063-62611</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>JASSER A NALUZ</t>
   </si>
   <si>
     <t>K7072-63430</t>
   </si>
   <si>
     <t>ERIC ALFARO</t>
   </si>
   <si>
     <t>K7016-78822</t>
   </si>
   <si>
-    <t xml:space="preserve">TISHA PADAYAO </t>
+    <t>TISHA PADAYAO</t>
   </si>
   <si>
     <t>K7074-62426</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>Teresa hipolito</t>
   </si>
   <si>
     <t>K7061-71952</t>
   </si>
   <si>
     <t>Crisanto Serrano</t>
   </si>
   <si>
     <t>K7063-70294</t>
   </si>
   <si>
     <t>JERRY G.CORTEZ</t>
   </si>
   <si>
     <t>K7017-61439</t>
   </si>
   <si>
     <t>MARK AARON C MALLARI</t>
   </si>
   <si>
     <t>K7020-63034</t>
   </si>
   <si>
-    <t xml:space="preserve">GERWIN DALE C GARCIA </t>
+    <t>GERWIN DALE C GARCIA</t>
   </si>
   <si>
     <t>K7073-79424</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>JENNYLYN MARIANO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV 576</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Alvin Pangilinan</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>