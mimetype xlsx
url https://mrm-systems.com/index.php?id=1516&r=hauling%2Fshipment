--- v0 (2026-04-04)
+++ v1 (2026-07-03)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
-    <t>2026-03-20 10:55:04</t>
+    <t>03/21/2026 14:01:10 - 03/21/2026 15:39:22</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7068-68651</t>
   </si>
   <si>
     <t>ASUNCION (SAUG) DAVAO DEL NORTE</t>
   </si>
@@ -852,50 +852,53 @@
     <t>K7072-68131</t>
   </si>
   <si>
     <t>PARANG MAGUINDANAO</t>
   </si>
   <si>
     <t>ASIS KAMSA MOLAVE</t>
   </si>
   <si>
     <t>K7093-69479</t>
   </si>
   <si>
     <t>ARBAYA PACALNA</t>
   </si>
   <si>
     <t>K7020-68239</t>
   </si>
   <si>
     <t>SULTAN KUDARAT (NULING) MAGUINDANAO</t>
   </si>
   <si>
     <t xml:space="preserve">JANISA A SARODIN </t>
   </si>
   <si>
     <t>K7093-67776</t>
+  </si>
+  <si>
+    <t>MARANTAO LANAO DEL SUR</t>
   </si>
   <si>
     <t>ABDULBASIT A.SABDANI</t>
   </si>
   <si>
     <t>K7093-69476</t>
   </si>
   <si>
     <t>GUINDULUNGAN MAGUINDANAO</t>
   </si>
   <si>
     <t>NORMINA M. ANDAL</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cbr4284</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Isario jr barbarona alacayde </t>
   </si>
@@ -2863,116 +2866,116 @@
         <v>4</v>
       </c>
       <c r="D117" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
         <v>276</v>
       </c>
       <c r="B118" t="s">
         <v>277</v>
       </c>
       <c r="C118">
         <v>6</v>
       </c>
       <c r="D118" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
         <v>279</v>
       </c>
       <c r="B119" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C119">
         <v>1</v>
       </c>
       <c r="D119" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B120" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C120">
         <v>2</v>
       </c>
       <c r="D120" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B122" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B123" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B124" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B125" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B126" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>