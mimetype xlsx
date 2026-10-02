--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -68,102 +68,102 @@
   <si>
     <t>K7068-68651</t>
   </si>
   <si>
     <t>ASUNCION (SAUG) DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>EDITHA R.MACAHILOS</t>
   </si>
   <si>
     <t>K7063-63198</t>
   </si>
   <si>
     <t>CARMEN DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>RODERICK M.QUIMA</t>
   </si>
   <si>
     <t>K7133-71444</t>
   </si>
   <si>
     <t>KAPALONG DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Renjie ibay bungcalas </t>
+    <t>Renjie ibay bungcalas</t>
   </si>
   <si>
     <t>K7063-68653</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>LORNA SAGPANG</t>
   </si>
   <si>
     <t>K6002-73851</t>
   </si>
   <si>
     <t>CARMEN O. VERGARA</t>
   </si>
   <si>
     <t>K7068-69314</t>
   </si>
   <si>
     <t>KATHLEEN ESPINOSA</t>
   </si>
   <si>
     <t>K7093-62767</t>
   </si>
   <si>
     <t>GUIVIN P. MIRANDA</t>
   </si>
   <si>
     <t>K7073-73886</t>
   </si>
   <si>
     <t>Ryan C. Lamanilao / Maribel A. Pilapil</t>
   </si>
   <si>
     <t>K7072-62787</t>
   </si>
   <si>
     <t>JAIME PAGALAN</t>
   </si>
   <si>
     <t>K7074-63506</t>
   </si>
   <si>
     <t>Analine bagcal baguio</t>
   </si>
   <si>
     <t>K7074-72635</t>
   </si>
   <si>
-    <t xml:space="preserve">Norbaira p. Matua </t>
+    <t>Norbaira p. Matua</t>
   </si>
   <si>
     <t>K7093-62768</t>
   </si>
   <si>
     <t>SANTO TOMAS DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>RICARDA M. MACASAOL</t>
   </si>
   <si>
     <t>K7073-75564</t>
   </si>
   <si>
     <t>ROCEL CANTELA</t>
   </si>
   <si>
     <t>K7069-67920</t>
   </si>
   <si>
     <t>Carmina sarusad</t>
   </si>
   <si>
     <t>K6002-74024</t>
   </si>
@@ -173,51 +173,51 @@
   <si>
     <t>BABY LEONILA OMAPAS</t>
   </si>
   <si>
     <t>K7123-73888</t>
   </si>
   <si>
     <t>MARIBEL R. Fortich</t>
   </si>
   <si>
     <t>K7026-73907</t>
   </si>
   <si>
     <t>Virginia j. Ybanez</t>
   </si>
   <si>
     <t>K7017-66886</t>
   </si>
   <si>
     <t>MICHELLE L LIMBAGA</t>
   </si>
   <si>
     <t>K7063-73020</t>
   </si>
   <si>
-    <t xml:space="preserve">JIMMY T VALLE </t>
+    <t>JIMMY T VALLE</t>
   </si>
   <si>
     <t>K7129-75699</t>
   </si>
   <si>
     <t>SAN ISIDRO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>ROMEL COLITA</t>
   </si>
   <si>
     <t>K7063-68362</t>
   </si>
   <si>
     <t>BANSALAN DAVAO DEL SUR</t>
   </si>
   <si>
     <t>ANTONIO L.SAJULGA</t>
   </si>
   <si>
     <t>K7121-75635</t>
   </si>
   <si>
     <t>DAVAO CITY DAVAO DEL SUR</t>
   </si>
@@ -341,51 +341,51 @@
   <si>
     <t>K7074-72375</t>
   </si>
   <si>
     <t>Ruby lyn mariscal</t>
   </si>
   <si>
     <t>K7072-68638</t>
   </si>
   <si>
     <t>EVA SARAGENA</t>
   </si>
   <si>
     <t>K5002-80864</t>
   </si>
   <si>
     <t>ALWIN S. AHADAIN</t>
   </si>
   <si>
     <t>K5002-74675</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">GEORIJAY B BLANCADA </t>
+    <t>GEORIJAY B BLANCADA</t>
   </si>
   <si>
     <t>K7063-68392</t>
   </si>
   <si>
     <t>SABINA BENZAL</t>
   </si>
   <si>
     <t>K7133-72341</t>
   </si>
   <si>
     <t>Geromimo R. Siton</t>
   </si>
   <si>
     <t>K7072-63558</t>
   </si>
   <si>
     <t>RONALDO CALAMBO</t>
   </si>
   <si>
     <t>K7017-69030</t>
   </si>
   <si>
     <t>HAGONOY DAVAO DEL SUR</t>
   </si>
@@ -425,51 +425,51 @@
   <si>
     <t>Aurora Serra</t>
   </si>
   <si>
     <t>K7017-66499</t>
   </si>
   <si>
     <t>BANAYBANAY DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>MAYEN DIGNOS</t>
   </si>
   <si>
     <t>K7030-75565</t>
   </si>
   <si>
     <t>JULIETA B DIESTRO</t>
   </si>
   <si>
     <t>K5003-74492</t>
   </si>
   <si>
     <t>CARAGA DAVAO ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">VIVIAN A. CALIG </t>
+    <t>VIVIAN A. CALIG</t>
   </si>
   <si>
     <t>K7093-67802</t>
   </si>
   <si>
     <t>CATEEL DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>JAMES G. CABARON</t>
   </si>
   <si>
     <t>K7121-75355</t>
   </si>
   <si>
     <t>MANAY DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>Michael Relatado</t>
   </si>
   <si>
     <t>K7017-61981</t>
   </si>
   <si>
     <t>CITY OF MATI (Capital) DAVAO ORIENTAL</t>
   </si>
@@ -521,96 +521,96 @@
   <si>
     <t>LAAK (SAN VICENTE) COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>Arnold alyas boyet  lu ad</t>
   </si>
   <si>
     <t>K7072-72665</t>
   </si>
   <si>
     <t>MACO COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>ANALIE DE GUZMAN</t>
   </si>
   <si>
     <t>K7069-72128</t>
   </si>
   <si>
     <t>JOVELYN BORGUITE</t>
   </si>
   <si>
     <t>K7058-75769</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jecel  c carriedo</t>
+    <t>Jecel  c carriedo</t>
   </si>
   <si>
     <t>K5002-75536</t>
   </si>
   <si>
     <t>JOSHUA HENSON</t>
   </si>
   <si>
     <t>K5003-73913</t>
   </si>
   <si>
     <t>MAWAB COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>MARJORY B ARRANGUEG</t>
   </si>
   <si>
     <t>K7068-73349</t>
   </si>
   <si>
     <t>MONKAYO COMPOSTELA VALLEY</t>
   </si>
   <si>
-    <t xml:space="preserve">JANET SANGUYAN </t>
+    <t>JANET SANGUYAN</t>
   </si>
   <si>
     <t>K7073-73976</t>
   </si>
   <si>
     <t>Virgie Albuera Naga</t>
   </si>
   <si>
     <t>K7124-75210</t>
   </si>
   <si>
     <t>ALBERTO G. ANG</t>
   </si>
   <si>
     <t>K7121-74461</t>
   </si>
   <si>
     <t>MONTE15TA COMPOSTELA VALLEY</t>
   </si>
   <si>
-    <t xml:space="preserve">Rae Christine F Cabanda </t>
+    <t>Rae Christine F Cabanda</t>
   </si>
   <si>
     <t>K7074-67856</t>
   </si>
   <si>
     <t>NABUNTURAN (Capital) COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>Francis Paul c. Bonilla</t>
   </si>
   <si>
     <t>K8002-74314</t>
   </si>
   <si>
     <t>PANTUKAN COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>FRITZIE BANGKUNA</t>
   </si>
   <si>
     <t>K7135-74638</t>
   </si>
   <si>
     <t>Leane F Limpao</t>
   </si>
@@ -644,69 +644,69 @@
   <si>
     <t>JUKARTO S UDAY</t>
   </si>
   <si>
     <t>K7072-81143</t>
   </si>
   <si>
     <t>KABACAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>SAMSUDIN RACKMAN</t>
   </si>
   <si>
     <t>K7063-72392</t>
   </si>
   <si>
     <t>CITY OF KIDAPAWAN (Capital) COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>RAIDAH AGAO</t>
   </si>
   <si>
     <t>K7093-70171</t>
   </si>
   <si>
-    <t xml:space="preserve">ANITO MANDOLADO </t>
+    <t>ANITO MANDOLADO</t>
   </si>
   <si>
     <t>K7063-68348</t>
   </si>
   <si>
     <t>MAKILALA COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>JESUSA N.ORDANEZ</t>
   </si>
   <si>
     <t>K7020-68351</t>
   </si>
   <si>
     <t>MATALAM COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">ROBERTO L TADIA </t>
+    <t>ROBERTO L TADIA</t>
   </si>
   <si>
     <t>K7063-72763</t>
   </si>
   <si>
     <t>MIDSAYAP COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>ARIEL D LISCANO</t>
   </si>
   <si>
     <t>K7074-68156</t>
   </si>
   <si>
     <t>PIKIT COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Nasrudin pasandalan</t>
   </si>
   <si>
     <t>K7072-69287</t>
   </si>
   <si>
     <t>KALAMANSIG SULTAN KUDARAT</t>
   </si>
@@ -794,51 +794,51 @@
   <si>
     <t>MOHAMIDEN M.ANDIL</t>
   </si>
   <si>
     <t>K7093-72328</t>
   </si>
   <si>
     <t>DATU PAGLAS MAGUINDANAO</t>
   </si>
   <si>
     <t>USMAN G. CAYME</t>
   </si>
   <si>
     <t>K7063-68444</t>
   </si>
   <si>
     <t>DATU PIANG MAGUINDANAO</t>
   </si>
   <si>
     <t>JOMAR P.CANAPIA</t>
   </si>
   <si>
     <t>K7093-69223</t>
   </si>
   <si>
-    <t xml:space="preserve">HASNA AMPANG SINSUAT </t>
+    <t>HASNA AMPANG SINSUAT</t>
   </si>
   <si>
     <t>K7093-67820</t>
   </si>
   <si>
     <t>DATU ODIN SINSUAT (DINAIG) MAGUINDANAO</t>
   </si>
   <si>
     <t>KING ABEDIN KALI 3</t>
   </si>
   <si>
     <t>K7074-68439</t>
   </si>
   <si>
     <t>Sam Ali balabagan</t>
   </si>
   <si>
     <t>K7068-69129</t>
   </si>
   <si>
     <t>LUBAIYA LINDUNGAN UNGGAS</t>
   </si>
   <si>
     <t>K5005-67712</t>
   </si>
@@ -848,51 +848,51 @@
   <si>
     <t>BAIKAN ABUBAKAR BULANG</t>
   </si>
   <si>
     <t>K7072-68131</t>
   </si>
   <si>
     <t>PARANG MAGUINDANAO</t>
   </si>
   <si>
     <t>ASIS KAMSA MOLAVE</t>
   </si>
   <si>
     <t>K7093-69479</t>
   </si>
   <si>
     <t>ARBAYA PACALNA</t>
   </si>
   <si>
     <t>K7020-68239</t>
   </si>
   <si>
     <t>SULTAN KUDARAT (NULING) MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">JANISA A SARODIN </t>
+    <t>JANISA A SARODIN</t>
   </si>
   <si>
     <t>K7093-67776</t>
   </si>
   <si>
     <t>MARANTAO LANAO DEL SUR</t>
   </si>
   <si>
     <t>ABDULBASIT A.SABDANI</t>
   </si>
   <si>
     <t>K7093-69476</t>
   </si>
   <si>
     <t>GUINDULUNGAN MAGUINDANAO</t>
   </si>
   <si>
     <t>NORMINA M. ANDAL</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cbr4284</t>
   </si>