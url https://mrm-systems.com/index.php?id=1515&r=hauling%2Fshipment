--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -77,141 +77,141 @@
   <si>
     <t>K7061-73326</t>
   </si>
   <si>
     <t>Arlene Nugal</t>
   </si>
   <si>
     <t>K8002-73119</t>
   </si>
   <si>
     <t>ELEONOR G SOLIS</t>
   </si>
   <si>
     <t>K7124-78783</t>
   </si>
   <si>
     <t>DOMINIQUE B. SAGAOINIT</t>
   </si>
   <si>
     <t>K7016-71612</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">DANICA ABROGAR </t>
+    <t>DANICA ABROGAR</t>
   </si>
   <si>
     <t>K7061-74433</t>
   </si>
   <si>
     <t>JAIME J. SUGUE</t>
   </si>
   <si>
     <t>K7020-63286</t>
   </si>
   <si>
     <t>DAMIAN RAMOS</t>
   </si>
   <si>
     <t>K7072-63647</t>
   </si>
   <si>
     <t>MARIO LANGIT</t>
   </si>
   <si>
     <t>K7068-69865</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
     <t>JOANN DEVERA BIACAN</t>
   </si>
   <si>
     <t>K7020-62195</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">OFELIA D UMAGUING </t>
+    <t>OFELIA D UMAGUING</t>
   </si>
   <si>
     <t>K7129-79007</t>
   </si>
   <si>
     <t>NELIA SERRADA</t>
   </si>
   <si>
     <t>K7016-72591</t>
   </si>
   <si>
-    <t xml:space="preserve">REYMUNDO MALLILLIN </t>
+    <t>REYMUNDO MALLILLIN</t>
   </si>
   <si>
     <t>K8002-72242</t>
   </si>
   <si>
     <t>SAN JACINTO PANGASINAN</t>
   </si>
   <si>
     <t>LUCIA NICHOLE DACANAY</t>
   </si>
   <si>
     <t>K7017-67122</t>
   </si>
   <si>
     <t>SHIRLEY MIGUEL</t>
   </si>
   <si>
     <t>K7068-70006</t>
   </si>
   <si>
     <t>BRYAN JAMES RIVERA SOLOMON</t>
   </si>
   <si>
     <t>K7026-72451</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>Dennis Diaz</t>
   </si>
   <si>
     <t>K7073-79317</t>
   </si>
   <si>
     <t>REYMARK M. QUINTO</t>
   </si>
   <si>
     <t>K7063-62321</t>
   </si>
   <si>
-    <t xml:space="preserve">GENEROSO TARLIT </t>
+    <t>GENEROSO TARLIT</t>
   </si>
   <si>
     <t>K7068-67992</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>ARCHIBALD L. CAPUNO</t>
   </si>
   <si>
     <t>K7017-72024</t>
   </si>
   <si>
     <t>ISABELITA DELA CRUZ</t>
   </si>
   <si>
     <t>K7133-72784</t>
   </si>
   <si>
     <t>Menchie moreno</t>
   </si>
   <si>
     <t>K7074-62871</t>
   </si>