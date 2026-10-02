--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -80,96 +80,96 @@
   <si>
     <t>Sonny Magno</t>
   </si>
   <si>
     <t>K5005-72925</t>
   </si>
   <si>
     <t>BONGABON NUEVA ECIJA</t>
   </si>
   <si>
     <t>EMILY JOSE MUNCAL</t>
   </si>
   <si>
     <t>K7017-68495</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>LEONOR I VILLAMOR</t>
   </si>
   <si>
     <t>K5003-79927</t>
   </si>
   <si>
-    <t xml:space="preserve">Seanlei Gabriel Asuncion </t>
+    <t>Seanlei Gabriel Asuncion</t>
   </si>
   <si>
     <t>K7074-68241</t>
   </si>
   <si>
     <t>Edmer caparas</t>
   </si>
   <si>
     <t>K8002-73242</t>
   </si>
   <si>
     <t>CELESTINO AGUSTIN JR</t>
   </si>
   <si>
     <t>K8002-73237</t>
   </si>
   <si>
     <t>K7072-62831</t>
   </si>
   <si>
     <t>ARMANDO BULADO</t>
   </si>
   <si>
     <t>K7072-78811</t>
   </si>
   <si>
     <t>ETHELYN RAMOS</t>
   </si>
   <si>
     <t>K7026-74490</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>GERARDOC C. INONCILLO</t>
   </si>
   <si>
     <t>K5005-68244</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILYN F SANTIAGO </t>
+    <t>MARILYN F SANTIAGO</t>
   </si>
   <si>
     <t>K7063-68452</t>
   </si>
   <si>
     <t>JULIETA C.GUINTO</t>
   </si>
   <si>
     <t>K7026-72301</t>
   </si>
   <si>
     <t>AMELIA PEREZ SONGCO</t>
   </si>
   <si>
     <t>K6002-80221</t>
   </si>
   <si>
     <t>BERNADETH DELA CRUZ</t>
   </si>
   <si>
     <t>K7125-81303</t>
   </si>
   <si>
     <t>JOHN PAUL M YUZON</t>
   </si>
@@ -188,72 +188,72 @@
   <si>
     <t>ROSALINA M.ANGELES</t>
   </si>
   <si>
     <t>K7121-73258</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>David A Quizon</t>
   </si>
   <si>
     <t>K7074-61516</t>
   </si>
   <si>
     <t>Maureen a. Ariola</t>
   </si>
   <si>
     <t>K7016-80139</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">PAT SALAZAR </t>
+    <t>PAT SALAZAR</t>
   </si>
   <si>
     <t>K5005-62531</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELITA BRIONES </t>
+    <t>ANGELITA BRIONES</t>
   </si>
   <si>
     <t>K7073-74445</t>
   </si>
   <si>
     <t>ANALISA VICENTE</t>
   </si>
   <si>
     <t>K7058-78763</t>
   </si>
   <si>
-    <t xml:space="preserve"> Felipa  de jesus</t>
+    <t>Felipa  de jesus</t>
   </si>
   <si>
     <t>K7074-62115</t>
   </si>
   <si>
     <t>Avelina de guzman</t>
   </si>
   <si>
     <t>K7129-72668</t>
   </si>
   <si>
     <t>LAUR NUEVA ECIJA</t>
   </si>
   <si>
     <t>ROGERIO FRONDA BALAOING</t>
   </si>
   <si>
     <t>K7011-70620</t>
   </si>
   <si>
     <t>ALFREDO  MORALES</t>
   </si>
   <si>
     <t>K7017-71813</t>
   </si>
@@ -287,189 +287,189 @@
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>FRED I. UMINGA</t>
   </si>
   <si>
     <t>K7017-61472</t>
   </si>
   <si>
     <t>VIRGINIA VENGAZO</t>
   </si>
   <si>
     <t>K5002-73935</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>REGINO LOMBOY</t>
   </si>
   <si>
     <t>K7016-73708</t>
   </si>
   <si>
-    <t xml:space="preserve">REGINO SANTIAGO </t>
+    <t>REGINO SANTIAGO</t>
   </si>
   <si>
     <t>K7068-73113</t>
   </si>
   <si>
     <t>GIL A.PERALTA</t>
   </si>
   <si>
     <t>K7125-72105</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">VIOLETA VDA DE RAMOS </t>
+    <t>VIOLETA VDA DE RAMOS</t>
   </si>
   <si>
     <t>K7124-72939</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">FELIX BAUTISTA </t>
+    <t>FELIX BAUTISTA</t>
   </si>
   <si>
     <t>K7072-68379</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>CARMELITA C.JAVIER</t>
   </si>
   <si>
     <t>K7011-73765</t>
   </si>
   <si>
     <t>DANIEL GUEVARRA</t>
   </si>
   <si>
     <t>K7074-81862</t>
   </si>
   <si>
     <t>JAQUELINE A. GUEVARRA</t>
   </si>
   <si>
     <t>K7016-78712</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>AMELIA MAGAT</t>
   </si>
   <si>
     <t>K7072-63658</t>
   </si>
   <si>
     <t>SARAH BELMONTE</t>
   </si>
   <si>
     <t>K7127-80238</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MERLYN R,ESCOTE </t>
+    <t>MERLYN R,ESCOTE</t>
   </si>
   <si>
     <t>K7026-79615</t>
   </si>
   <si>
     <t>Teresita b. Mesina</t>
   </si>
   <si>
     <t>K7011-73878</t>
   </si>
   <si>
     <t>KATE O. VENTURA</t>
   </si>
   <si>
     <t>K7020-63306</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA S RAMOS </t>
+    <t>MARIA S RAMOS</t>
   </si>
   <si>
     <t>K7030-72712</t>
   </si>
   <si>
     <t>BERNARDO C REYES</t>
   </si>
   <si>
     <t>K7135-73219</t>
   </si>
   <si>
     <t>Virgilio V. Lozano</t>
   </si>
   <si>
     <t>K7011-72696</t>
   </si>
   <si>
     <t>REMEDIOS B. ORTIZ</t>
   </si>
   <si>
     <t>K7030-72728</t>
   </si>
   <si>
     <t>MARVIN U PAET</t>
   </si>
   <si>
     <t>K7058-72343</t>
   </si>
   <si>
     <t>Norma  m  nuevo</t>
   </si>
   <si>
     <t>K7072-68050</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARITES ATAZAR</t>
   </si>
   <si>
     <t>K7016-72126</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">FELICIANA SAN JOSE </t>
+    <t>FELICIANA SAN JOSE</t>
   </si>
   <si>
     <t>K7072-81692</t>
   </si>
   <si>
     <t>LIEZETE JOY MIRANDA</t>
   </si>
   <si>
     <t>K7068-68224</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>CRISTAN MARI I.PINEDA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>MBG1175</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>