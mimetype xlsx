--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -59,75 +59,75 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7072-68761</t>
   </si>
   <si>
     <t>TABONTABON LEYTE</t>
   </si>
   <si>
     <t>JESSICA GALLANO</t>
   </si>
   <si>
     <t>K7058-75223</t>
   </si>
   <si>
     <t>TACLOBAN CITY (Capital) LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rommellie torrefiel</t>
+    <t>Rommellie torrefiel</t>
   </si>
   <si>
     <t>K7129-74037</t>
   </si>
   <si>
     <t>KENNETH FABILLAR</t>
   </si>
   <si>
     <t>K7058-75154</t>
   </si>
   <si>
     <t>TUNGA LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Elenor a aspa </t>
+    <t>Elenor a aspa</t>
   </si>
   <si>
     <t>K7125-72061</t>
   </si>
   <si>
     <t>VILLABA LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Melodynah Diaz </t>
+    <t>Melodynah Diaz</t>
   </si>
   <si>
     <t>K7073-75425</t>
   </si>
   <si>
     <t>BOBON NORTHERN SAMAR</t>
   </si>
   <si>
     <t>RENATO B. GREMIO</t>
   </si>
   <si>
     <t>K7063-69662</t>
   </si>
   <si>
     <t>CATARMAN (Capital) NORTHERN SAMAR</t>
   </si>
   <si>
     <t>JEAN BERIO NAVALES</t>
   </si>
   <si>
     <t>K6002-73391</t>
   </si>
   <si>
     <t>ALEX ROSTAN BANDAL</t>
   </si>
@@ -191,66 +191,66 @@
   <si>
     <t>K7121-72655</t>
   </si>
   <si>
     <t>CALBAYOG CITY SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>Pauline C Omega</t>
   </si>
   <si>
     <t>K5004-72534</t>
   </si>
   <si>
     <t>JUANITA PIDO</t>
   </si>
   <si>
     <t>K7123-72303</t>
   </si>
   <si>
     <t>JOCELYN O. BUNA</t>
   </si>
   <si>
     <t>K7020-69907</t>
   </si>
   <si>
-    <t xml:space="preserve">MA CRISTINA ROSALES </t>
+    <t>MA CRISTINA ROSALES</t>
   </si>
   <si>
     <t>K7063-72609</t>
   </si>
   <si>
     <t>CALBIGA SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>ANNABELLE G.REGALADO</t>
   </si>
   <si>
     <t>K7058-74503</t>
   </si>
   <si>
-    <t xml:space="preserve">  Gunigonda   pacayra</t>
+    <t>Gunigonda   pacayra</t>
   </si>
   <si>
     <t>K7020-62533</t>
   </si>
   <si>
     <t>CITY OF CATBALOGAN (Capital) SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>YOLANDA GABUMPA</t>
   </si>
   <si>
     <t>K7123-73887</t>
   </si>
   <si>
     <t>ZALDY A. PAGLI AWAN</t>
   </si>
   <si>
     <t>K7124-72603</t>
   </si>
   <si>
     <t>SERGIO D. LASACA</t>
   </si>
   <si>
     <t>K8002-72944</t>
   </si>
@@ -329,51 +329,51 @@
   <si>
     <t>K7127-74178</t>
   </si>
   <si>
     <t>K7068-70297</t>
   </si>
   <si>
     <t>HINUNANGAN SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>DELMA E.JUAMAN</t>
   </si>
   <si>
     <t>K7124-70743</t>
   </si>
   <si>
     <t>NENEN TAGNIDEZ/C/O MARICEL MANTON TAGNIPEZ</t>
   </si>
   <si>
     <t>K7121-72644</t>
   </si>
   <si>
     <t>LIBAGON SOUTHERN LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Evelyn Esguerra </t>
+    <t>Evelyn Esguerra</t>
   </si>
   <si>
     <t>K7093-69867</t>
   </si>
   <si>
     <t>CITY OF MAASIN (Capital) SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>ELVY TINDOY</t>
   </si>
   <si>
     <t>K7072-70227</t>
   </si>
   <si>
     <t>RUFO ACERO</t>
   </si>
   <si>
     <t>K7068-72502</t>
   </si>
   <si>
     <t>SAINT BERNARD SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>VIRGINIA CALIMBO</t>
   </si>
@@ -410,51 +410,51 @@
   <si>
     <t>FELIPE B. CARUANA</t>
   </si>
   <si>
     <t>K7073-75418</t>
   </si>
   <si>
     <t>BAYOG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>ALICIA GARCINES</t>
   </si>
   <si>
     <t>K7129-75059</t>
   </si>
   <si>
     <t>LUISA A. TORREVILLAS</t>
   </si>
   <si>
     <t>K7129-74778</t>
   </si>
   <si>
     <t>LABANGAN ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">   Bakar. P  mayo</t>
+    <t>Bakar. P  mayo</t>
   </si>
   <si>
     <t>K7073-74435</t>
   </si>
   <si>
     <t>MAHAYAG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>MERLINDA A. MOMONGAN</t>
   </si>
   <si>
     <t>K7072-68917</t>
   </si>
   <si>
     <t>LIDYLINE RECIMULO</t>
   </si>
   <si>
     <t>K7020-73284</t>
   </si>
   <si>
     <t>PAGADIAN CITY (Capital) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>PATRICK LEO D MENDIJAR</t>
   </si>
@@ -527,51 +527,51 @@
   <si>
     <t>K5003-75181</t>
   </si>
   <si>
     <t>SUMILAO BUKIDNON</t>
   </si>
   <si>
     <t>Julie guilongan</t>
   </si>
   <si>
     <t>K7093-69744</t>
   </si>
   <si>
     <t>CITY OF VALENCIA BUKIDNON</t>
   </si>
   <si>
     <t>VIVIAN B. MILLA</t>
   </si>
   <si>
     <t>K7133-79447</t>
   </si>
   <si>
     <t>ILIGAN CITY LANAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Poruk 5a bayug iligan city </t>
+    <t>Poruk 5a bayug iligan city</t>
   </si>
   <si>
     <t>K7069-81811</t>
   </si>
   <si>
     <t>JOAN MAE N TABUG</t>
   </si>
   <si>
     <t>K7074-68748</t>
   </si>
   <si>
     <t>Hanifah daud</t>
   </si>
   <si>
     <t>K5004-73286</t>
   </si>
   <si>
     <t>JOSIE GADOT</t>
   </si>
   <si>
     <t>K7068-70237</t>
   </si>
   <si>
     <t>HATTA O MARANDA /MONTE ABDULLAH</t>
   </si>
@@ -713,51 +713,51 @@
   <si>
     <t>Gian Jethro Chong</t>
   </si>
   <si>
     <t>K7124-75728</t>
   </si>
   <si>
     <t>MARIVIC CASTRO ZULIETA</t>
   </si>
   <si>
     <t>K7121-75895</t>
   </si>
   <si>
     <t>Brandon Conzon. C/o Maria Luisa Sotaridona</t>
   </si>
   <si>
     <t>K7093-70159</t>
   </si>
   <si>
     <t>ANNABELLE M. RIVERA</t>
   </si>
   <si>
     <t>K7080-81124</t>
   </si>
   <si>
-    <t xml:space="preserve">GEREMIE FERNANDEZ </t>
+    <t>GEREMIE FERNANDEZ</t>
   </si>
   <si>
     <t>K7020-72860</t>
   </si>
   <si>
     <t>CLAVERIA MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>SHELLA MIE S BAUTISTA</t>
   </si>
   <si>
     <t>K7061-75175</t>
   </si>
   <si>
     <t>GINGOOG CITY MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>Nelson Quiada</t>
   </si>
   <si>
     <t>K7063-63706</t>
   </si>
   <si>
     <t>BRYAN MACAPUNDAG</t>
   </si>
@@ -767,60 +767,60 @@
   <si>
     <t>JESUSA/ RENANTE DOMENISI</t>
   </si>
   <si>
     <t>K7030-74671</t>
   </si>
   <si>
     <t>ROSEMARIE L BAYUCOT</t>
   </si>
   <si>
     <t>K7017-80840</t>
   </si>
   <si>
     <t>OPOL MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>SARAH DENIELLE AGUILAR</t>
   </si>
   <si>
     <t>K7061-72101</t>
   </si>
   <si>
     <t>SALAY MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Jerry Bustanante </t>
+    <t>Jerry Bustanante</t>
   </si>
   <si>
     <t>K7068-72347</t>
   </si>
   <si>
     <t>MARAWI CITY (Capital) LANAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">LAIRAH B. MAMAYANDUG </t>
+    <t>LAIRAH B. MAMAYANDUG</t>
   </si>
   <si>
     <t>K7093-72268</t>
   </si>
   <si>
     <t>WAO LANAO DEL SUR</t>
   </si>
   <si>
     <t>GENIE REY ARDENA</t>
   </si>
   <si>
     <t>K5003-80992</t>
   </si>
   <si>
     <t>BUENA15TA AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>DJ de Marie Torregosa</t>
   </si>
   <si>
     <t>K7068-68437</t>
   </si>
   <si>
     <t>CITY OF CABADBARAN AGUSAN DEL NORTE</t>
   </si>
@@ -884,69 +884,69 @@
   <si>
     <t>K7020-68081</t>
   </si>
   <si>
     <t>CITY OF BISLIG SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>RUBIE  S SUGALA</t>
   </si>
   <si>
     <t>K7074-67915</t>
   </si>
   <si>
     <t>HINATUAN SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>Pilar amqs lumucso</t>
   </si>
   <si>
     <t>K7068-72373</t>
   </si>
   <si>
     <t>LIANGA SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">NILDA C. MAQUILING </t>
+    <t>NILDA C. MAQUILING</t>
   </si>
   <si>
     <t>K7123-72970</t>
   </si>
   <si>
     <t>ARTECHE EASTERN SAMAR</t>
   </si>
   <si>
     <t>LAILA YULAS VERONA</t>
   </si>
   <si>
     <t>K7058-72211</t>
   </si>
   <si>
     <t>CITY OF BORONGAN (Capital) EASTERN SAMAR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Aljay   julius capada</t>
+    <t>Aljay   julius capada</t>
   </si>
   <si>
     <t>K7133-73265</t>
   </si>
   <si>
     <t>Welfredo willy capada</t>
   </si>
   <si>
     <t>K7061-71950</t>
   </si>
   <si>
     <t>Renato Grande</t>
   </si>
   <si>
     <t>K7017-71672</t>
   </si>
   <si>
     <t>DAMASCO B RUBIO</t>
   </si>
   <si>
     <t>K7072-69651</t>
   </si>
   <si>
     <t>JIPAPAD EASTERN SAMAR</t>
   </si>
@@ -977,156 +977,156 @@
   <si>
     <t>SAN POLICARPO EASTERN SAMAR</t>
   </si>
   <si>
     <t>Shan Rebedizo Baldoza</t>
   </si>
   <si>
     <t>K7020-62302</t>
   </si>
   <si>
     <t>REDJELYN J YOHANON</t>
   </si>
   <si>
     <t>K7030-75857</t>
   </si>
   <si>
     <t>ABUYOG LEYTE</t>
   </si>
   <si>
     <t>FERDIE MIDER</t>
   </si>
   <si>
     <t>K7135-71609</t>
   </si>
   <si>
-    <t xml:space="preserve">LLIEZA MARIE E, ALMODIEL </t>
+    <t>LLIEZA MARIE E, ALMODIEL</t>
   </si>
   <si>
     <t>K7121-74570</t>
   </si>
   <si>
     <t>ALBUERA LEYTE</t>
   </si>
   <si>
     <t>Jendo C Tabudlong</t>
   </si>
   <si>
     <t>K5002-72313</t>
   </si>
   <si>
     <t>BATO LEYTE</t>
   </si>
   <si>
     <t>ANGELA S. CENIZA</t>
   </si>
   <si>
     <t>K7074-62584</t>
   </si>
   <si>
     <t>CITY OF BAYBAY LEYTE</t>
   </si>
   <si>
     <t>Guidelines precilda cael</t>
   </si>
   <si>
     <t>K7135-72453</t>
   </si>
   <si>
     <t>Ma. Carla Avellana Nuñez</t>
   </si>
   <si>
     <t>K5003-80806</t>
   </si>
   <si>
-    <t xml:space="preserve">Jocsum FLORENTINO </t>
+    <t>Jocsum FLORENTINO</t>
   </si>
   <si>
     <t>K5005-72179</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEFINA MANDAYANG </t>
+    <t>JOSEFINA MANDAYANG</t>
   </si>
   <si>
     <t>K5004-72291</t>
   </si>
   <si>
     <t>BURAUEN LEYTE</t>
   </si>
   <si>
     <t>MYCEL SEVILLA</t>
   </si>
   <si>
     <t>K7074-72641</t>
   </si>
   <si>
     <t>CALUBIAN LEYTE</t>
   </si>
   <si>
     <t>VIOLETA j. Cabillan</t>
   </si>
   <si>
     <t>K7016-72294</t>
   </si>
   <si>
     <t>CAPOOCAN LEYTE</t>
   </si>
   <si>
     <t>REYNIEL NIEMES</t>
   </si>
   <si>
     <t>K7072-68612</t>
   </si>
   <si>
     <t>BERNANRDO ADAO</t>
   </si>
   <si>
     <t>K7135-74425</t>
   </si>
   <si>
     <t>DAGAMI LEYTE</t>
   </si>
   <si>
     <t>Annie Ruth calderon</t>
   </si>
   <si>
     <t>K7123-72625</t>
   </si>
   <si>
     <t>DULAG LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ERWIN CORDIÑO </t>
+    <t>ERWIN CORDIÑO</t>
   </si>
   <si>
     <t>K7016-71832</t>
   </si>
   <si>
     <t>JARO LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ALFREDO ROCABERTE </t>
+    <t>ALFREDO ROCABERTE</t>
   </si>
   <si>
     <t>K7058-72078</t>
   </si>
   <si>
     <t>KANANGA LEYTE</t>
   </si>
   <si>
     <t>Mariper  c  lascanas</t>
   </si>
   <si>
     <t>K7063-62259</t>
   </si>
   <si>
     <t>MATALOM LEYTE</t>
   </si>
   <si>
     <t>ESTRELLA A.TABA</t>
   </si>
   <si>
     <t>K7011-75177</t>
   </si>
   <si>
     <t>MERIDA LEYTE</t>
   </si>