--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -128,51 +128,51 @@
   <si>
     <t>EMIE R. DE PEDRO</t>
   </si>
   <si>
     <t>K5005-68450</t>
   </si>
   <si>
     <t>BENZAR LAGMAN</t>
   </si>
   <si>
     <t>K7017-71718</t>
   </si>
   <si>
     <t>JESICCA D YANG</t>
   </si>
   <si>
     <t>K7061-74994</t>
   </si>
   <si>
     <t>Shereyda Arasad</t>
   </si>
   <si>
     <t>K7073-75381</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELICA I. VENTURA </t>
+    <t>ANGELICA I. VENTURA</t>
   </si>
   <si>
     <t>K7058-75330</t>
   </si>
   <si>
     <t>Roberto   g  cruz</t>
   </si>
   <si>
     <t>K7072-68846</t>
   </si>
   <si>
     <t>ETTING SALA</t>
   </si>
   <si>
     <t>K7126-75327</t>
   </si>
   <si>
     <t>Johana T Tambuto</t>
   </si>
   <si>
     <t>K7017-69029</t>
   </si>
   <si>
     <t>SAKINUL B ASIS</t>
   </si>
@@ -200,123 +200,123 @@
   <si>
     <t>ALFAIDA L TIBLANI</t>
   </si>
   <si>
     <t>K7017-68582</t>
   </si>
   <si>
     <t>ABDULKADIL M SAKILI</t>
   </si>
   <si>
     <t>K7063-70284</t>
   </si>
   <si>
     <t>RODELYN YASIL</t>
   </si>
   <si>
     <t>K7017-66622</t>
   </si>
   <si>
     <t>SHUEKA  MUMBING</t>
   </si>
   <si>
     <t>K7063-70206</t>
   </si>
   <si>
-    <t xml:space="preserve">MYLENE VIRAY </t>
+    <t>MYLENE VIRAY</t>
   </si>
   <si>
     <t>K7074-73480</t>
   </si>
   <si>
     <t>Arman g. Arakani</t>
   </si>
   <si>
     <t>K7133-79479</t>
   </si>
   <si>
     <t>Donna maadil</t>
   </si>
   <si>
     <t>K7072-67782</t>
   </si>
   <si>
     <t>RASINA DAUNG</t>
   </si>
   <si>
     <t>K7123-74989</t>
   </si>
   <si>
     <t>RICHARD NAZARENO</t>
   </si>
   <si>
     <t>K7123-73853</t>
   </si>
   <si>
     <t>MUNHAMINA SIKANDAL</t>
   </si>
   <si>
     <t>K6002-74897</t>
   </si>
   <si>
-    <t xml:space="preserve">Angelica Jane  or AGabrielke Anne M Gomez </t>
+    <t>Angelica Jane  or AGabrielke Anne M Gomez</t>
   </si>
   <si>
     <t>K7074-68174</t>
   </si>
   <si>
     <t>Ai nasrham h. Saradi</t>
   </si>
   <si>
     <t>K7068-72418</t>
   </si>
   <si>
     <t>KARMINA TAMANO</t>
   </si>
   <si>
     <t>K7093-68557</t>
   </si>
   <si>
-    <t xml:space="preserve">AMPAYA H. SAIPUDDIN </t>
+    <t>AMPAYA H. SAIPUDDIN</t>
   </si>
   <si>
     <t>K7074-68124</t>
   </si>
   <si>
     <t>Rowena dangan</t>
   </si>
   <si>
     <t>K7123-74603</t>
   </si>
   <si>
     <t>HASNAWATI A. SIRAJAN</t>
   </si>
   <si>
     <t>K7058-74902</t>
   </si>
   <si>
-    <t xml:space="preserve">Indira a jidin </t>
+    <t>Indira a jidin</t>
   </si>
   <si>
     <t>K7129-75838</t>
   </si>
   <si>
     <t>CHERRY D. WAHID</t>
   </si>
   <si>
     <t>K7072-63167</t>
   </si>
   <si>
     <t>LINSER AND ARSHAD TAHIL</t>
   </si>
   <si>
     <t>K7020-69493</t>
   </si>
   <si>
     <t>AMINA ISAL BABAO</t>
   </si>
   <si>
     <t>K7093-68538</t>
   </si>
   <si>
     <t>ABDULLA  I. RATAG</t>
   </si>
@@ -332,51 +332,51 @@
   <si>
     <t>FARISA SAHIPA</t>
   </si>
   <si>
     <t>K7017-62064</t>
   </si>
   <si>
     <t>ROSA PEREZ</t>
   </si>
   <si>
     <t>K7063-62135</t>
   </si>
   <si>
     <t>SITTI A.SABALULLA</t>
   </si>
   <si>
     <t>K7073-74860</t>
   </si>
   <si>
     <t>NORMA U MANDANGAN</t>
   </si>
   <si>
     <t>K7126-75281</t>
   </si>
   <si>
-    <t xml:space="preserve">Saida J Alipara </t>
+    <t>Saida J Alipara</t>
   </si>
   <si>
     <t>K7093-69180</t>
   </si>
   <si>
     <t>MARKIYA ABDUHARIS</t>
   </si>
   <si>
     <t>K7073-75070</t>
   </si>
   <si>
     <t>FLORITA SANGKULA</t>
   </si>
   <si>
     <t>K7030-75484</t>
   </si>
   <si>
     <t>BERTING L TAHA</t>
   </si>
   <si>
     <t>K7030-73990</t>
   </si>
   <si>
     <t>DANIEL DALAPO</t>
   </si>
@@ -467,123 +467,123 @@
   <si>
     <t>K7011-75545</t>
   </si>
   <si>
     <t>ROSELLER LIM ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>DEONILO A. PONDEVILLA</t>
   </si>
   <si>
     <t>K7020-63018</t>
   </si>
   <si>
     <t>SIAY ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>ALMA ABAQUITA ENIPTO</t>
   </si>
   <si>
     <t>K7026-74420</t>
   </si>
   <si>
     <t>TITAY ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
-    <t xml:space="preserve">JAYA ANDAL </t>
+    <t>JAYA ANDAL</t>
   </si>
   <si>
     <t>K7105-80370</t>
   </si>
   <si>
     <t>BASILAN CITY OF ISABELA</t>
   </si>
   <si>
     <t>AL SHIYA ADDAS</t>
   </si>
   <si>
     <t>K8002-74058</t>
   </si>
   <si>
     <t>MUKTIMAR ABDIL</t>
   </si>
   <si>
     <t>K7020-72169</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMY S ARAZ </t>
+    <t>ROMY S ARAZ</t>
   </si>
   <si>
     <t>K7069-68459</t>
   </si>
   <si>
     <t>Dadah a arzad</t>
   </si>
   <si>
     <t>K7072-69930</t>
   </si>
   <si>
     <t>NADZMIE INDALAL</t>
   </si>
   <si>
     <t>K7020-69783</t>
   </si>
   <si>
     <t>MERHAM M BACALANMO</t>
   </si>
   <si>
     <t>K7068-68995</t>
   </si>
   <si>
     <t>DARWISA LIYAK TIBLANI</t>
   </si>
   <si>
     <t>K7016-74188</t>
   </si>
   <si>
     <t>SHERMA ALIH HAJAL</t>
   </si>
   <si>
     <t>K7093-62745</t>
   </si>
   <si>
     <t>SAJID RASAD</t>
   </si>
   <si>
     <t>K7074-62829</t>
   </si>
   <si>
     <t>CITY OF LAMITAN BASILAN</t>
   </si>
   <si>
     <t>ARJIM A SAARI</t>
   </si>
   <si>
     <t>K7123-74573</t>
   </si>
   <si>
-    <t xml:space="preserve">WAKEEL UKKUNG </t>
+    <t>WAKEEL UKKUNG</t>
   </si>
   <si>
     <t>K7020-69811</t>
   </si>
   <si>
     <t>HARNA JALIDDIN</t>
   </si>
   <si>
     <t>K7072-72669</t>
   </si>
   <si>
     <t>HASMA RIJAL ASPALAN</t>
   </si>
   <si>
     <t>K7121-75901</t>
   </si>
   <si>
     <t>Ibnie A Nisal</t>
   </si>
   <si>
     <t>K7074-62055</t>
   </si>
   <si>
     <t>Zenaida sumampil</t>
   </si>