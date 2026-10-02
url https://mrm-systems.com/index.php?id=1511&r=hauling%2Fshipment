--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -113,141 +113,141 @@
   <si>
     <t>RIZAL OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>Benigno monterola jr.</t>
   </si>
   <si>
     <t>K7121-72388</t>
   </si>
   <si>
     <t>Leo Garzon Oirada</t>
   </si>
   <si>
     <t>K7121-75038</t>
   </si>
   <si>
     <t>SABLAYAN OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>Francisco Pastro Sr.</t>
   </si>
   <si>
     <t>K7020-72037</t>
   </si>
   <si>
-    <t xml:space="preserve">MERAVILLA A GAPUZ </t>
+    <t>MERAVILLA A GAPUZ</t>
   </si>
   <si>
     <t>K7121-74618</t>
   </si>
   <si>
     <t>SAN JOSE OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>Jevie Pormento</t>
   </si>
   <si>
     <t>K7068-68701</t>
   </si>
   <si>
     <t>JEAN AGUILAR ARELLANO</t>
   </si>
   <si>
     <t>K7063-72174</t>
   </si>
   <si>
     <t>BACO ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>JOSEPHINE B.FLORES</t>
   </si>
   <si>
     <t>K7063-69422</t>
   </si>
   <si>
-    <t xml:space="preserve">MARINA M MATIBAY </t>
+    <t>MARINA M MATIBAY</t>
   </si>
   <si>
     <t>K7017-62056</t>
   </si>
   <si>
     <t>BANSUD ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>CONSOLACION DIMAANO</t>
   </si>
   <si>
     <t>K7063-68671</t>
   </si>
   <si>
     <t>BONGABONG ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>SOFIA PEDRAZA</t>
   </si>
   <si>
     <t>K7017-67483</t>
   </si>
   <si>
     <t>LEONISA M SAPUNGAN</t>
   </si>
   <si>
     <t>K7058-74888</t>
   </si>
   <si>
     <t>CITY OF CALAPAN (Capital) ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">  Lilia  b baja</t>
+    <t>Lilia  b baja</t>
   </si>
   <si>
     <t>K7017-62066</t>
   </si>
   <si>
     <t>BERNIE GONZALES</t>
   </si>
   <si>
     <t>K5004-80797</t>
   </si>
   <si>
     <t>MERIAM ABUGAO ROSALES</t>
   </si>
   <si>
     <t>K7133-72702</t>
   </si>
   <si>
     <t>MANSALAY ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNA ROSE F PERIANO </t>
+    <t>ANNA ROSE F PERIANO</t>
   </si>
   <si>
     <t>K7125-73802</t>
   </si>
   <si>
-    <t xml:space="preserve">Eda Calingasan </t>
+    <t>Eda Calingasan</t>
   </si>
   <si>
     <t>K7072-62164</t>
   </si>
   <si>
     <t>ANTHONY MAGAYON</t>
   </si>
   <si>
     <t>K7072-68733</t>
   </si>
   <si>
     <t>NAUJAN ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>RYAN S JARA</t>
   </si>
   <si>
     <t>K7030-73941</t>
   </si>
   <si>
     <t>POLA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>RONNEL JOHN MANGUBAT</t>
   </si>
@@ -296,51 +296,51 @@
   <si>
     <t>VICTORIA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>MARC DEE C. MORTEL</t>
   </si>
   <si>
     <t>K7073-75461</t>
   </si>
   <si>
     <t>Noralyn Padua Yasoña</t>
   </si>
   <si>
     <t>K7063-72523</t>
   </si>
   <si>
     <t>JUMORAH J.ADRIS</t>
   </si>
   <si>
     <t>K7058-74619</t>
   </si>
   <si>
     <t>SANTA FE ROMBLON</t>
   </si>
   <si>
-    <t xml:space="preserve"> Joas m santiago</t>
+    <t>Joas m santiago</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cvq3866</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Jogie sige</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t xml:space="preserve">Niel sevilla </t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>JomarARetrato</t>
   </si>