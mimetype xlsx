--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -92,87 +92,87 @@
   <si>
     <t>K6002-72440</t>
   </si>
   <si>
     <t>BALUD MASBATE</t>
   </si>
   <si>
     <t>SOFIA A. CIOCO</t>
   </si>
   <si>
     <t>K7124-75106</t>
   </si>
   <si>
     <t>CAWAYAN MASBATE</t>
   </si>
   <si>
     <t>NENITA OCHOCO DEVILA</t>
   </si>
   <si>
     <t>K7058-72205</t>
   </si>
   <si>
     <t>DIMASALANG MASBATE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rowena  m afable </t>
+    <t>Rowena  m afable</t>
   </si>
   <si>
     <t>K7069-72697</t>
   </si>
   <si>
     <t>MANDAON MASBATE</t>
   </si>
   <si>
     <t>Asher B cabar les</t>
   </si>
   <si>
     <t>K7026-71983</t>
   </si>
   <si>
     <t>CITY OF MASBATE (Capital) MASBATE</t>
   </si>
   <si>
     <t>Amelia V. Mopal</t>
   </si>
   <si>
     <t>K7072-68734</t>
   </si>
   <si>
     <t>MONREAL MASBATE</t>
   </si>
   <si>
     <t>EIZA A. CHAVEZ</t>
   </si>
   <si>
     <t>K7093-62392</t>
   </si>
   <si>
     <t>PIO V. CORPUZ (LIMBUHAN) MASBATE</t>
   </si>
   <si>
-    <t xml:space="preserve">NORMA M. DAGATE </t>
+    <t>NORMA M. DAGATE</t>
   </si>
   <si>
     <t>K7020-73000</t>
   </si>
   <si>
     <t>USON MASBATE</t>
   </si>
   <si>
     <t>MANUEL DOMINGO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nap8031</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Brabante</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>